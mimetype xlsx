--- v2 (2026-08-23)
+++ v3 (2026-10-22)
@@ -705,112 +705,112 @@
 $3,200
 $3,500</t>
   </si>
   <si>
     <t>5000W
 10000W
 15000W</t>
   </si>
   <si>
     <t>4999W
 10000W
 15000W</t>
   </si>
   <si>
     <t>10000W
 20000W
 20000W</t>
   </si>
   <si>
     <t>503 × 199 × 503 mm</t>
   </si>
   <si>
     <t>30 kg</t>
   </si>
   <si>
-    <t>Fox-ESS H1</t>
+    <t>Fox ESS H1</t>
   </si>
   <si>
     <t xml:space="preserve">H1-5.0-E-G2
 H1-6.0-E-G2
 </t>
   </si>
   <si>
     <t>$1,800
 $2,100</t>
   </si>
   <si>
     <t>5000 W
 6000 W</t>
   </si>
   <si>
     <t>7500 W
 9000 W</t>
   </si>
   <si>
     <t>Yes - level 3</t>
   </si>
   <si>
     <t>434 x 418 x 185 mm</t>
   </si>
   <si>
     <t>22 kg</t>
   </si>
   <si>
     <t>-25 to +60°C</t>
   </si>
   <si>
     <t>&lt; 15 W</t>
   </si>
   <si>
     <t>Fox-ESS</t>
   </si>
   <si>
-    <t>Fox-ESS KH</t>
+    <t>Fox ESS KH</t>
   </si>
   <si>
     <t xml:space="preserve">KH-8.0
 KH-10.0
 </t>
   </si>
   <si>
     <t>$2,600
 $3,000</t>
   </si>
   <si>
     <t>8000 W
 10000 W</t>
   </si>
   <si>
     <t>12000 W
 15000 W</t>
   </si>
   <si>
     <t>450 x 527 x 208 mm</t>
   </si>
   <si>
-    <t>Fox-ESS H3 Smart</t>
+    <t>Fox ESS H3 Smart</t>
   </si>
   <si>
     <t xml:space="preserve">H3-5.0
 H3-6.0
 H3-8.0
 H3-10.0
 H3-15.0
 </t>
   </si>
   <si>
     <t>$2,800
 $3,000
 $3,300
 $3,600
 $4,100</t>
   </si>
   <si>
     <t>5000 W
 6000 W
 8000 W
 10000 W
 15000 W</t>
   </si>
   <si>
     <t>7500 W