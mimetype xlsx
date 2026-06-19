--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -693,51 +693,51 @@
   </si>
   <si>
     <t>SolaX</t>
   </si>
   <si>
     <t>SolaX X3-HYBRID G4</t>
   </si>
   <si>
     <t xml:space="preserve">X3-HYBRID-5.0-D
 X3-HYBRID-10.0-D
 X3-HYBRID-15.0-D
 </t>
   </si>
   <si>
     <t>$2,400
 $3,200
 $3,500</t>
   </si>
   <si>
     <t>5000W
 10000W
 15000W</t>
   </si>
   <si>
     <t>4999W
-1000W
+10000W
 15000W</t>
   </si>
   <si>
     <t>10000W
 20000W
 20000W</t>
   </si>
   <si>
     <t>503 × 199 × 503 mm</t>
   </si>
   <si>
     <t>30 kg</t>
   </si>
   <si>
     <t>Fox-ESS H1</t>
   </si>
   <si>
     <t xml:space="preserve">H1-5.0-E-G2
 H1-6.0-E-G2
 </t>
   </si>
   <si>
     <t>$1,800
 $2,100</t>
   </si>
@@ -2602,51 +2602,51 @@
       <c r="B19" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>192</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>193</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>192</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>177</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="J19" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>194</v>
       </c>
       <c r="L19" s="1" t="s">
         <v>161</v>
       </c>
       <c r="M19" s="1" t="s">
         <v>96</v>
       </c>
       <c r="N19" s="1" t="s">
         <v>180</v>
       </c>
       <c r="O19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="P19" s="1" t="s">
         <v>181</v>
       </c>
       <c r="Q19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="R19" s="1" t="s">
         <v>182</v>
       </c>
@@ -2753,51 +2753,51 @@
       <c r="G21" s="1" t="s">
         <v>212</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>200</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>201</v>
       </c>
       <c r="J21" s="1">
         <v>3</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>215</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>109</v>
       </c>
       <c r="N21" s="1" t="s">
         <v>204</v>
       </c>
       <c r="O21" s="1" t="s">
-        <v>205</v>
+        <v>67</v>
       </c>
       <c r="P21" s="1" t="s">
         <v>206</v>
       </c>
       <c r="Q21" s="1" t="s">
         <v>207</v>
       </c>
       <c r="R21" s="1" t="s">
         <v>208</v>
       </c>
       <c r="S21" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T21" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U21" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" s="1" t="s">