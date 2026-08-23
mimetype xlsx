--- v1 (2026-06-19)
+++ v2 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Generated by SolarQuotes.com.au:</t>
   </si>
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Choose model:</t>
   </si>
   <si>
     <t>Price (Approx. AUD price RRP inc. GST)</t>
   </si>
   <si>
     <t>Nominal AC Power (Inverter size)</t>
   </si>
   <si>
     <t>Max battery output power</t>
   </si>
   <si>
     <t>PV Input Power</t>
   </si>
   <si>
     <t>Max battery charge power</t>
   </si>
   <si>
@@ -300,53 +300,50 @@
     <t>5220W
 6220W
 8260W
 10300W</t>
   </si>
   <si>
     <t>Level 3</t>
   </si>
   <si>
     <t>595 x 529 x 180 mm</t>
   </si>
   <si>
     <t>24kg</t>
   </si>
   <si>
     <t>IP66</t>
   </si>
   <si>
     <t>-25 - 60 °C</t>
   </si>
   <si>
     <t>97.8%</t>
   </si>
   <si>
     <t>&lt; 10W</t>
-  </si>
-[...1 lines deleted...]
-    <t>5+5 years</t>
   </si>
   <si>
     <t>BYD B-Box</t>
   </si>
   <si>
     <t>Fronius Gen24 PLUS PRIMO</t>
   </si>
   <si>
     <t xml:space="preserve">Primo GEN24 5.0 Plus
 Primo GEN24 6.0 Plus
 </t>
   </si>
   <si>
     <t>$3,300
 $3,700</t>
   </si>
   <si>
     <t>5000W
 6000W</t>
   </si>
   <si>
     <t>5170W
 6200W</t>
   </si>
   <si>
@@ -1377,51 +1374,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-shrs-hybrid.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/10/Sungrow-SHRS-8.010.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-3-phase-RT.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/sungrow-sht.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/WD_202404_Term_Sungrow-s-Inverters-10-Year-Limited-Warraty_V4.2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-symo-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-primo-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/07/GW_EHB_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/07/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/GW_ESA-3-10kW_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/12/GW_ET-G2_Datasheet-AU_C.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/12/goodwe-warranty-2024-11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-EH3P5-10K-H-AU_AUS_V2.1_2023_04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/solax-x1-vast-datasheet-en-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/2025-au-warranty-terms-conditions.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solax-power-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/solax-x3-hybrid-g4-datasheet-en-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/2025-au-warranty-terms-conditions.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solax-power-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/EN-H1-G2-DatasheetAU-V1.5-20250702.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/INVERTER-WARRANTY-AU-20251205.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fox-ess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/EN-KH-KA-DatasheetAU-V1.6-20251009.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/INVERTER-WARRANTY-AU-20251205.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fox-ess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/EN-H3-Smart-DatasheetAU-V1.2-20250702.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/INVERTER-WARRANTY-AU-20251205.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fox-ess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/04/se-home-hub-inverter-datasheet-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/03/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/se-solaredge-home-hub-inverter-three-phase-backup-datasheet-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/03/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-shrs-hybrid.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/10/Sungrow-SHRS-8.010.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-3-phase-RT.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/sungrow-sht.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/WD_202404_Term_Sungrow-s-Inverters-10-Year-Limited-Warraty_V4.2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-symo-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/SE_ToW_EN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-primo-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/SE_ToW_EN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/07/GW_EHB_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/07/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/GW_ESA-3-10kW_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/12/GW_ET-G2_Datasheet-AU_C.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/12/goodwe-warranty-2024-11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-EH3P5-10K-H-AU_AUS_V2.1_2023_04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/solax-x1-vast-datasheet-en-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/2025-au-warranty-terms-conditions.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solax-power-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/solax-x3-hybrid-g4-datasheet-en-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/2025-au-warranty-terms-conditions.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solax-power-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/EN-H1-G2-DatasheetAU-V1.5-20250702.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/INVERTER-WARRANTY-AU-20251205.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fox-ess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/EN-KH-KA-DatasheetAU-V1.6-20251009.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/INVERTER-WARRANTY-AU-20251205.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fox-ess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/EN-H3-Smart-DatasheetAU-V1.2-20250702.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/INVERTER-WARRANTY-AU-20251205.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fox-ess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/04/se-home-hub-inverter-datasheet-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/03/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/se-solaredge-home-hub-inverter-three-phase-backup-datasheet-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/03/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39" customWidth="true" style="1"/>
     <col min="27" max="27" width="39" customWidth="true" style="1"/>
     <col min="2" max="2" width="39" customWidth="true" style="1"/>
     <col min="28" max="28" width="39" customWidth="true" style="1"/>
     <col min="3" max="3" width="39" customWidth="true" style="1"/>
     <col min="29" max="29" width="39" customWidth="true" style="1"/>
     <col min="4" max="4" width="39" customWidth="true" style="1"/>
     <col min="30" max="30" width="39" customWidth="true" style="1"/>
     <col min="5" max="5" width="39" customWidth="true" style="1"/>
     <col min="31" max="31" width="39" customWidth="true" style="1"/>
@@ -1831,1248 +1828,1248 @@
       <c r="I7" s="1" t="s">
         <v>53</v>
       </c>
       <c r="J7" s="1">
         <v>2</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>73</v>
       </c>
       <c r="L7" s="1" t="s">
         <v>74</v>
       </c>
       <c r="M7" s="1" t="s">
         <v>75</v>
       </c>
       <c r="N7" s="1" t="s">
         <v>76</v>
       </c>
       <c r="O7" s="1" t="s">
         <v>77</v>
       </c>
       <c r="P7" s="1" t="s">
         <v>78</v>
       </c>
       <c r="Q7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="R7" s="1" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="S7" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-symo-datasheet.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T7" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/SE_ToW_EN.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U7" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/fronius-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="C8" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="E8" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>72</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="J8" s="1">
         <v>2</v>
       </c>
       <c r="K8" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L8" s="1" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M8" s="1" t="s">
         <v>75</v>
       </c>
       <c r="N8" s="1" t="s">
         <v>76</v>
       </c>
       <c r="O8" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="P8" s="1" t="s">
         <v>78</v>
       </c>
       <c r="Q8" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="R8" s="1" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="S8" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-primo-datasheet.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T8" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/SE_ToW_EN.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U8" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/fronius-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C9" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="1">
         <v>4</v>
       </c>
       <c r="K9" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L9" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="L9" s="1" t="s">
+      <c r="M9" s="1" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="N9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="Q9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="S9" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/07/GW_EHB_Datasheet-AU.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T9" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/07/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-2.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U9" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="F10" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="F10" s="1" t="s">
+      <c r="G10" s="1" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="J10" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="K10" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="K10" s="1" t="s">
+      <c r="L10" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="L10" s="1" t="s">
+      <c r="M10" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="M10" s="1" t="s">
+      <c r="N10" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="N10" s="1" t="s">
+      <c r="O10" s="1" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Q10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="S10" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/12/GW_ESA-3-10kW_Datasheet-AU.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T10" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-3.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U10" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="C11" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="E11" s="1" t="s">
+      <c r="F11" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="F11" s="1" t="s">
+      <c r="G11" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" s="1" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>53</v>
       </c>
       <c r="J11" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="K11" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="K11" s="1" t="s">
+      <c r="L11" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="L11" s="1" t="s">
+      <c r="M11" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="N11" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="M11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="1" t="s">
+      <c r="O11" s="1" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="Q11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="S11" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/12/GW_ET-G2_Datasheet-AU_C.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T11" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/12/goodwe-warranty-2024-11.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U11" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="C12" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="E12" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>53</v>
       </c>
       <c r="J12" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="K12" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="K12" s="1" t="s">
+      <c r="L12" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="L12" s="1" t="s">
+      <c r="M12" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="N12" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="M12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="1" t="s">
+      <c r="O12" s="1" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="Q12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="S12" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-EH3P5-10K-H-AU_AUS_V2.1_2023_04.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T12" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U12" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solis-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="E13" s="1" t="s">
+      <c r="F13" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="F13" s="1" t="s">
+      <c r="G13" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="G13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>28</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="K13" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="L13" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="L13" s="1" t="s">
+      <c r="M13" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="N13" s="1" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="O13" s="1" t="s">
         <v>56</v>
       </c>
       <c r="Q13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="S13" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T13" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U13" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sigenergy-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="E14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="1" t="s">
+      <c r="G14" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="G14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="K14" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="L14" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="L14" s="1" t="s">
+      <c r="M14" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="N14" s="1" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="O14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="Q14" s="1" t="s">
         <v>34</v>
       </c>
       <c r="R14" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="S14" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T14" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U14" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sigenergy-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="E15" s="1" t="s">
+      <c r="F15" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="F15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="J15" s="1">
         <v>4</v>
       </c>
       <c r="K15" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="L15" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="L15" s="1" t="s">
+      <c r="M15" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="N15" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="M15" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="Q15" s="1" t="s">
         <v>34</v>
       </c>
       <c r="R15" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="S15" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/12/solax-x1-vast-datasheet-en-au.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T15" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/2025-au-warranty-terms-conditions.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U15" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solax-power-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="E16" s="1" t="s">
+      <c r="F16" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="F16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="J16" s="1">
         <v>2</v>
       </c>
       <c r="K16" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="L16" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="L16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M16" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="N16" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="O16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="Q16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="R16" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="S16" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/12/solax-x3-hybrid-g4-datasheet-en-au.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T16" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/2025-au-warranty-terms-conditions.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U16" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solax-power-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="C17" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="E17" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="1" t="s">
+      <c r="G17" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H17" s="1" t="s">
         <v>176</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>28</v>
       </c>
       <c r="J17" s="1">
         <v>2</v>
       </c>
       <c r="K17" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="L17" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="L17" s="1" t="s">
+      <c r="M17" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N17" s="1" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="O17" s="1" t="s">
         <v>77</v>
       </c>
       <c r="P17" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="Q17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="R17" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="S17" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/01/EN-H1-G2-DatasheetAU-V1.5-20250702.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T17" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/01/INVERTER-WARRANTY-AU-20251205.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U17" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/fox-ess-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="D18" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="F18" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="E18" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G18" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>28</v>
       </c>
       <c r="J18" s="1">
         <v>2</v>
       </c>
       <c r="K18" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="L18" s="1" t="s">
         <v>43</v>
       </c>
       <c r="M18" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="O18" s="1" t="s">
         <v>77</v>
       </c>
       <c r="P18" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="Q18" s="1" t="s">
         <v>34</v>
       </c>
       <c r="R18" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="S18" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/01/EN-KH-KA-DatasheetAU-V1.6-20251009.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T18" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/01/INVERTER-WARRANTY-AU-20251205.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U18" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/fox-ess-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="D19" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="F19" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="E19" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="J19" s="1">
         <v>3</v>
       </c>
       <c r="K19" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="L19" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="M19" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="N19" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="O19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="P19" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="Q19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="R19" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="S19" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/01/EN-H3-Smart-DatasheetAU-V1.2-20250702.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T19" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/01/INVERTER-WARRANTY-AU-20251205.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U19" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/fox-ess-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="C20" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="D20" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="1" t="s">
+      <c r="F20" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="F20" s="1" t="s">
+      <c r="G20" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H20" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="G20" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="1" t="s">
+      <c r="I20" s="1" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="J20" s="1">
         <v>2</v>
       </c>
       <c r="K20" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="L20" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="L20" s="1" t="s">
+      <c r="M20" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N20" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="M20" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="1" t="s">
+      <c r="O20" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="O20" s="1" t="s">
+      <c r="P20" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="P20" s="1" t="s">
+      <c r="Q20" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="Q20" s="1" t="s">
+      <c r="R20" s="1" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="S20" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T20" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U20" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="C21" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="E21" s="1" t="s">
+      <c r="F21" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="F21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="H21" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="I21" s="1" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="J21" s="1">
         <v>3</v>
       </c>
       <c r="K21" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="L21" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="L21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M21" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="N21" s="1" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="O21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="P21" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q21" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="Q21" s="1" t="s">
+      <c r="R21" s="1" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="S21" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T21" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U21" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="C22" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="C22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="J22" s="1">
         <v>2</v>
       </c>
       <c r="K22" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="L22" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="L22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M22" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="N22" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="O22" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="O22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="Q22" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="R22" s="1" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="S22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="E23" s="1" t="s">
+      <c r="F23" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="F23" s="1" t="s">
+      <c r="G23" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="G23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="J23" s="1">
         <v>2</v>
       </c>
       <c r="K23" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="L23" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="L23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M23" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="N23" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="O23" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="O23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="Q23" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="R23" s="1" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="S23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="C24" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="D24" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="E24" s="1" t="s">
+      <c r="F24" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="F24" s="1" t="s">
+      <c r="G24" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="J24" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="G24" s="1" t="s">
-[...8 lines deleted...]
-      <c r="J24" s="1" t="s">
+      <c r="K24" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="K24" s="1" t="s">
+      <c r="L24" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="L24" s="1" t="s">
+      <c r="M24" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N24" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="M24" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N24" s="1" t="s">
+      <c r="O24" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="O24" s="1" t="s">
+      <c r="Q24" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="Q24" s="1" t="s">
+      <c r="R24" s="1" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="S24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/04/se-home-hub-inverter-datasheet-aus.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/03/solaredge-warranty.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solaredge-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="C25" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="D25" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="E25" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E25" s="1" t="s">
+      <c r="F25" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="F25" s="1" t="s">
+      <c r="G25" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="K25" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="G25" s="1" t="s">
-[...11 lines deleted...]
-      <c r="K25" s="1" t="s">
+      <c r="L25" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="L25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M25" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="N25" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="O25" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="Q25" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="R25" s="1" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="S25" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/12/se-solaredge-home-hub-inverter-three-phase-backup-datasheet-aus.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T25" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/03/solaredge-warranty.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U25" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solaredge-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1" tooltip="Latest version here" display="Latest version here"/>
     <hyperlink ref="S3" r:id="rId_hyperlink_2" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T3" r:id="rId_hyperlink_3" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U3" r:id="rId_hyperlink_4" tooltip="Here" display="Here"/>
     <hyperlink ref="S4" r:id="rId_hyperlink_5" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T4" r:id="rId_hyperlink_6" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U4" r:id="rId_hyperlink_7" tooltip="Here" display="Here"/>
     <hyperlink ref="S5" r:id="rId_hyperlink_8" tooltip="Yes" display="Yes"/>