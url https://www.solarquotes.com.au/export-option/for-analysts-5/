--- v0 (2026-04-04)
+++ v1 (2026-05-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Generated by SolarQuotes.com.au:</t>
   </si>
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Choose model:</t>
   </si>
   <si>
     <t>Price (Approx. AUD price RRP inc. GST)</t>
   </si>
   <si>
     <t>Nominal AC Power (Inverter size)</t>
   </si>
   <si>
     <t>Max efficiency (PV to grid)</t>
   </si>
   <si>
     <t># of MPPT’s</t>
   </si>
   <si>
     <t>Dimensions</t>
   </si>
   <si>
@@ -102,234 +102,99 @@
     <t>More information on brand</t>
   </si>
   <si>
     <t>Fronius GEN24 Primo</t>
   </si>
   <si>
     <t xml:space="preserve">Primo GEN24 5.0
 Primo GEN24 6.0
 Primo GEN24 8.0
 Primo GEN24 10.0
 </t>
   </si>
   <si>
     <t>$2300
 $2700
 $3,000
 $3600</t>
   </si>
   <si>
     <t>5000W
 6000W
 8000 W
 10000 W</t>
   </si>
   <si>
-    <t>97.2%
-97.2%
+    <t>97.6%
+97.6%
 97.3%
 97.3%</t>
   </si>
   <si>
     <t>2
 2
 2
 2</t>
   </si>
   <si>
     <t>530 x 474 x 165 mm
 530 x 474 x 165 mm
 595 x 529 x 180 mm
 595 x 529 x 180 mm</t>
   </si>
   <si>
-    <t>16.6 kg
-16.6 kg
+    <t>15.4 kg
+15.4 kg
 21 kg
 21 kg</t>
   </si>
   <si>
     <t>Single phase</t>
   </si>
   <si>
     <t>IP 65</t>
   </si>
   <si>
-    <t>'-40°C - +55°C</t>
+    <t>-40°C - +60°C</t>
   </si>
   <si>
     <t>&lt; 10 W</t>
   </si>
   <si>
     <t>Fronius Solar.web, Modbus TCP SunSpec, Fronius Solar API (JSON)</t>
   </si>
   <si>
     <t>5 + 5 years</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Fan</t>
-  </si>
-[...133 lines deleted...]
-    <t>&lt; 5 W</t>
   </si>
   <si>
     <t>Sungrow SGRS Series</t>
   </si>
   <si>
     <t xml:space="preserve">SG5.0RS-ADA
 SG8.0RS-ADA
 SG10.0RS-ADA
 </t>
   </si>
   <si>
     <t>$1700
 $2200
 $2300</t>
   </si>
   <si>
     <t>4999 W
 8000 W
 10000 W</t>
   </si>
   <si>
     <t>97.8%
 97.8%
 97.8%</t>
   </si>
@@ -385,111 +250,123 @@
 $1950
 $2100
 $2250
 $2500
 $2600</t>
   </si>
   <si>
     <t>5000 W
 6000 W
 7000 W
 8000 W
 10000 W
 12000 W
 15000 W</t>
   </si>
   <si>
     <t>98.40%
 98.40%
 98.40%
 98.50%
 98.50%
 98.50%
 98.50%</t>
   </si>
   <si>
+    <t>2
+2
+2
+2
+2
+2
+2</t>
+  </si>
+  <si>
     <t>370 * 480 * 195 mm
 370 * 480 * 195 mm
 370 * 480 * 195 mm
 370 * 480 * 195 mm
 370 * 480 * 195 mm
 370 * 480 * 195 mm
 370 * 480 * 195 mm</t>
   </si>
   <si>
     <t>18 kg
 18 kg
 18 kg
 18 kg
 18 kg
 18 kg
 21 kg</t>
   </si>
   <si>
+    <t>Three phase</t>
+  </si>
+  <si>
     <t>Passive (Fan on 15kW model)</t>
   </si>
   <si>
     <t>&lt; 35 dB</t>
   </si>
   <si>
     <t>GoodWe DNS G3 Series</t>
   </si>
   <si>
     <t xml:space="preserve">GW3000-DNS-30
 GW5000-DNS-30
 GW6000-DNS-30
 </t>
   </si>
   <si>
     <t>$880
 $890
 $990</t>
   </si>
   <si>
     <t>3000 W
 5000 W
 6000 W</t>
   </si>
   <si>
     <t>97.9%
-97.8%
-97.8%</t>
+97.9%
+97.9%</t>
   </si>
   <si>
     <t>2
 2
 2</t>
   </si>
   <si>
-    <t>350 * 410 * 143 mm
-[...1 lines deleted...]
-354 * 433 * 147 mm</t>
+    <t>350 × 410 × 143 mm
+350 × 410 × 143 mm
+350 × 410 × 143 mm</t>
   </si>
   <si>
     <t>12.8 kg
 13 kg
-13.4 kg</t>
+12.8 kg</t>
   </si>
   <si>
     <t>IP65</t>
   </si>
   <si>
     <t>-25 ~ +60 deg C</t>
   </si>
   <si>
     <t>RS485, WiFi, LAN</t>
   </si>
   <si>
     <t>GoodWe SDT-G2 Series</t>
   </si>
   <si>
     <t xml:space="preserve">GW5K-DT
 GW6K-DT
 GW8K-DT
 GW10KT-DT
 GW12KT-DT
 GW15KT-DT
 </t>
   </si>
   <si>
     <t>$1300
 $1400
@@ -520,97 +397,100 @@
 2
 2
 2
 2</t>
   </si>
   <si>
     <t>354 * 433 * 147 mm
 354 * 433 * 147 mm
 354 * 433 * 155 mm
 354 * 433 * 155 mm
 354 * 433 * 155 mm
 354 * 433 * 155 mm</t>
   </si>
   <si>
     <t>15 kg
 15 kg
 16 kg
 16 kg
 18 kg
 18 kg</t>
   </si>
   <si>
     <t>-30 ~ +60 deg C</t>
   </si>
   <si>
+    <t>TBD</t>
+  </si>
+  <si>
     <t>Passive up to 6kW, fan from 6-15kW</t>
   </si>
   <si>
-    <t>GoodWe MS Series</t>
-[...5 lines deleted...]
-GW10K-MS
+    <t>GoodWe MS G3 Series</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GW5000-MS-30
+GW6000-MS-30
+GW8500-MS-30
+GW9900-MS-30
 </t>
   </si>
   <si>
     <t>$1100
 $1200
 $1300
 $1430</t>
   </si>
   <si>
     <t>5000 W
 6000 W
 8500 W
-10000 W</t>
+9999 W</t>
   </si>
   <si>
     <t>97.7%
 97.7%
 97.7%
 97.7%</t>
   </si>
   <si>
     <t>3
 3
 3
 3</t>
   </si>
   <si>
-    <t>511 * 415 * 175 mm
-[...1 lines deleted...]
-511 * 415 * 175 mm
+    <t>441 × 507 × 210 mm
+441 × 507 × 210 mm
+441 × 507 × 210 mm
 511 * 415 * 175 mm</t>
   </si>
   <si>
-    <t>22.5 kg
-[...2 lines deleted...]
-22.5 kg</t>
+    <t>19 kg
+19 kg
+19 kg
+19 kg</t>
   </si>
   <si>
     <t>Solis S5 Series (Single phase) 5-6kW</t>
   </si>
   <si>
     <t xml:space="preserve">S5-GR1P5K
 S5-GR1P6K
 </t>
   </si>
   <si>
     <t>$900
 $1000</t>
   </si>
   <si>
     <t>5000 W
 6000 W</t>
   </si>
   <si>
     <t>97.6%
 97.6%</t>
   </si>
   <si>
     <t>2
 2</t>
   </si>
@@ -758,80 +638,84 @@
     <t>$3000
 $3500
 $4600</t>
   </si>
   <si>
     <t>5000 W
 10000 W
 15000 W</t>
   </si>
   <si>
     <t>98.0%
 98.0%
 98.0%</t>
   </si>
   <si>
     <t>2
 4
 3</t>
   </si>
   <si>
     <t>700 x 300 x 260 mm
 700 x 300 x 260 mm
 700 x 300 x 260 mm</t>
   </si>
   <si>
-    <t>18 kg
-18 kg
+    <t>36 kg
+36 kg
 36 kg</t>
   </si>
   <si>
     <t>SolarEdge HD Wave Genesis (5-6kW)</t>
   </si>
   <si>
     <t xml:space="preserve">SE5000H
 SE6000H
 </t>
   </si>
   <si>
     <t>$1,300
 $1,500</t>
   </si>
   <si>
     <t>99.2%
 99.2%</t>
   </si>
   <si>
+    <t>N/A (uses optimisers)
+N/A (uses optimisers)</t>
+  </si>
+  <si>
     <t>450 x 370 x 174 mm
 450 x 370 x 174 mm</t>
   </si>
   <si>
     <t>11.4 kg
 11.9 kg</t>
   </si>
   <si>
-    <t>-40ºC to +65ºC</t>
+    <t>-40ºC to +60ºC</t>
   </si>
   <si>
     <t>RS485, Ethernet, Wi-Fi</t>
   </si>
   <si>
     <t>12 years</t>
   </si>
   <si>
     <t>SolarEdge HD Wave Genesis (8.25-10kW)</t>
   </si>
   <si>
     <t xml:space="preserve">SE8250H
 SE10000H
 </t>
   </si>
   <si>
     <t>$1,500
 $1,600</t>
   </si>
   <si>
     <t>8250 W
 10000 W</t>
   </si>
   <si>
     <t>540 x 370 x 185 mm
@@ -849,71 +733,74 @@
 SE8.25K-AUB
 SE10K-AUB
 </t>
   </si>
   <si>
     <t>$2,500
 $2,800
 $3,100</t>
   </si>
   <si>
     <t>5000 W
 8250 W
 10000 W</t>
   </si>
   <si>
     <t>775 x 315 x 260 mm
 775 x 315 x 260 mm
 775 x 315 x 260 mm</t>
   </si>
   <si>
     <t>30 kg
 30 kg
 30 kg</t>
   </si>
   <si>
+    <t>-40ºC to +65ºC</t>
+  </si>
+  <si>
     <t>2 x RS485, Ethernet, Wi-Fi(2), ZigBee for Smart Energy (optional)</t>
   </si>
   <si>
     <t>iStore (Single phase, 5-6kW)</t>
   </si>
   <si>
     <t xml:space="preserve">IS-HYB-5000-1PH
 IS-HYB-6000-1PH
 </t>
   </si>
   <si>
     <t>$1,700
 $1,900</t>
   </si>
   <si>
     <t>5000W
 6000W</t>
   </si>
   <si>
-    <t>97.5%
-97.5%</t>
+    <t>98.4%
+98.4%</t>
   </si>
   <si>
     <t>365 x 365 x 156 mm
 365 x 365 x 156 mm</t>
   </si>
   <si>
     <t>-25°C to 60°C</t>
   </si>
   <si>
     <t>&lt; 2.5W</t>
   </si>
   <si>
     <t>RS485; WLAN/Ethernet via Smart Dongle-WLAN-FE; 4G / 3G / 2G via Smart Dongle-4G (Optional)</t>
   </si>
   <si>
     <t>10 years (+2 years parts warranty for units installed up to July 2025)</t>
   </si>
   <si>
     <t>iStore (Three phase, 5-6 kW)</t>
   </si>
   <si>
     <t xml:space="preserve">IS-HYB-5000-3PH
 IS-HYB-6000-3PH
 </t>
   </si>
@@ -947,51 +834,51 @@
   </si>
   <si>
     <t>546 x 460 x 228 mm
 546 x 460 x 228 mm
 546 x 460 x 228 mm</t>
   </si>
   <si>
     <t>21 kg
 21 kg
 21 kg</t>
   </si>
   <si>
     <t>iStore (Single phase, 10kW)</t>
   </si>
   <si>
     <t xml:space="preserve">IS-HYB-10000-1PH
 </t>
   </si>
   <si>
     <t>$2,300</t>
   </si>
   <si>
     <t>10000W</t>
   </si>
   <si>
-    <t>97.5%</t>
+    <t>98.4%</t>
   </si>
   <si>
     <t>425 x 376.5 x 150 mm</t>
   </si>
   <si>
     <t>15 kg</t>
   </si>
   <si>
     <t>Enphase IQ8AC</t>
   </si>
   <si>
     <t xml:space="preserve">IQ8AC-72-M-INT
 </t>
   </si>
   <si>
     <t>$210</t>
   </si>
   <si>
     <t>360W</t>
   </si>
   <si>
     <t>97.3 %</t>
   </si>
   <si>
     <t>N/A</t>
@@ -1004,136 +891,50 @@
   </si>
   <si>
     <t>IP 67</t>
   </si>
   <si>
     <t>Power Line Communication (PLC)</t>
   </si>
   <si>
     <t>25 years</t>
   </si>
   <si>
     <t>Enphase IQ8HC</t>
   </si>
   <si>
     <t xml:space="preserve">IQ8HC-72-M-INT
 </t>
   </si>
   <si>
     <t>$230</t>
   </si>
   <si>
     <t>380W</t>
   </si>
   <si>
     <t>97.4 %</t>
-  </si>
-[...84 lines deleted...]
-26 kg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="double"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1455,59 +1256,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/fronius-gen24-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/Fronius-Primo-Datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/Fronius-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/Fronius-Symo-Datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/Fronius-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-sgrs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-sgRT.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/GW_DNS-G3_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-sdt-g2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/GW_MS_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/S5-GR1P3-6K.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/Datasheet_S5-GR1P7-10K-AUS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-GR1P7-8K2_AUS_V2.1_2023_04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-threephase.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/enphase-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/enphase-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/GEP-5-10kW_AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Limited-Warranty-for-GE-Solar-Inverter-in-Australia-Rev-2.8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/ge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/GEP-5-20kW_AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Limited-Warranty-for-GE-Solar-Inverter-in-Australia-Rev-2.8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/ge-review.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/fronius-gen24-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-sgrs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-sgRT.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/GW_DNS-G3_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-sdt-g2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/GW_MS-G3_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/S5-GR1P3-6K.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/Datasheet_S5-GR1P7-10K-AUS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-GR1P7-8K2_AUS_V2.1_2023_04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-threephase.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/enphase-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/enphase-review.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ26"/>
+  <dimension ref="A1:AZ22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39" customWidth="true" style="1"/>
     <col min="27" max="27" width="39" customWidth="true" style="1"/>
     <col min="2" max="2" width="39" customWidth="true" style="1"/>
     <col min="28" max="28" width="39" customWidth="true" style="1"/>
     <col min="3" max="3" width="39" customWidth="true" style="1"/>
     <col min="29" max="29" width="39" customWidth="true" style="1"/>
     <col min="4" max="4" width="39" customWidth="true" style="1"/>
     <col min="30" max="30" width="39" customWidth="true" style="1"/>
     <col min="5" max="5" width="39" customWidth="true" style="1"/>
     <col min="31" max="31" width="39" customWidth="true" style="1"/>
     <col min="6" max="6" width="39" customWidth="true" style="1"/>
     <col min="32" max="32" width="39" customWidth="true" style="1"/>
     <col min="7" max="7" width="39" customWidth="true" style="1"/>
     <col min="33" max="33" width="39" customWidth="true" style="1"/>
     <col min="8" max="8" width="39" customWidth="true" style="1"/>
     <col min="34" max="34" width="39" customWidth="true" style="1"/>
     <col min="9" max="9" width="39" customWidth="true" style="1"/>
     <col min="35" max="35" width="39" customWidth="true" style="1"/>
@@ -1696,1489 +1497,1226 @@
       <c r="C4" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>44</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>31</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M4" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="N4" s="1" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="O4" s="1" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q4" s="1" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="R4" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="S4" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/Fronius-Primo-Datasheet.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-sgrs.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T4" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/Fronius-warranty.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U4" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/fronius-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sungrow-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="L5" s="1" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="M5" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="O5" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q5" s="1" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="R5" s="1" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="S5" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/Fronius-Symo-Datasheet.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-sgRT.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T5" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/Fronius-warranty.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty-aus.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U5" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/fronius-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sungrow-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="K6" s="1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M6" s="1" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="O6" s="1" t="s">
         <v>37</v>
       </c>
       <c r="P6" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q6" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="S6" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-sgrs.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/GW_DNS-G3_Datasheet-AU.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T6" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U6" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sungrow-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M7" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="N7" s="1" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="O7" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P7" s="1" t="s">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="Q7" s="1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="S7" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-sgRT.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-sdt-g2.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T7" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty-aus.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U7" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sungrow-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="K8" s="1" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="M8" s="1" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="N8" s="1" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="O8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="P8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q8" s="1" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="S8" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/GW_DNS-G3_Datasheet-AU.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/GW_MS-G3_Datasheet-AU.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T8" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-4.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U8" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>98</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>101</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>102</v>
       </c>
       <c r="M9" s="1" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="O9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="P9" s="1" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="Q9" s="1" t="s">
-        <v>103</v>
+        <v>51</v>
+      </c>
+      <c r="R9" s="1" t="s">
+        <v>52</v>
       </c>
       <c r="S9" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-sdt-g2.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/S5-GR1P3-6K.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T9" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U9" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>108</v>
       </c>
       <c r="F10" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" s="1" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="O10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="P10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>72</v>
+        <v>51</v>
+      </c>
+      <c r="R10" s="1" t="s">
+        <v>52</v>
       </c>
       <c r="S10" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/GW_MS_Datasheet-AU.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/Datasheet_S5-GR1P7-10K-AUS.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T10" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U10" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>116</v>
       </c>
       <c r="F11" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" s="1" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>31</v>
+        <v>111</v>
       </c>
       <c r="K11" s="1" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="M11" s="1" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="O11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="P11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q11" s="1" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="R11" s="1" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="S11" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/S5-GR1P3-6K.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-GR1P7-8K2_AUS_V2.1_2023_04.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T11" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U11" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="E12" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="G12" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="H12" s="1" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>128</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="K12" s="1" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M12" s="1" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="N12" s="1" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="O12" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="P12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q12" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="S12" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/Datasheet_S5-GR1P7-10K-AUS.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T12" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U12" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sigenergy-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="E13" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="F13" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="E13" s="1" t="s">
+      <c r="G13" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="H13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I13" s="1" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M13" s="1" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="O13" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="P13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q13" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="S13" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-GR1P7-8K2_AUS_V2.1_2023_04.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T13" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U13" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sigenergy-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E14" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="F14" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="E14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="1" t="s">
+      <c r="G14" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" s="1" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>129</v>
+        <v>31</v>
       </c>
       <c r="K14" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="M14" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="M14" s="1" t="s">
+      <c r="N14" s="1" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="O14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q14" s="1" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="S14" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T14" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U14" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sigenergy-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solaredge-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E15" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="F15" s="1" t="s">
+      <c r="H15" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="G15" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I15" s="1" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>129</v>
+        <v>31</v>
       </c>
       <c r="K15" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="M15" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="M15" s="1" t="s">
+      <c r="N15" s="1" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="O15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q15" s="1" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="S15" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T15" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U15" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sigenergy-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solaredge-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="D16" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="E16" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D16" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="1" t="s">
+      <c r="H16" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="F16" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I16" s="1" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="K16" s="1" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="M16" s="1" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="N16" s="1" t="s">
-        <v>162</v>
+        <v>145</v>
       </c>
       <c r="O16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P16" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q16" s="1" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="S16" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-threephase.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T16" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U16" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solaredge-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="E17" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="F17" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="D17" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H17" s="1" t="s">
-        <v>168</v>
+        <v>101</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="K17" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>167</v>
       </c>
       <c r="M17" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="N17" s="1" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="O17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P17" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q17" s="1" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="S17" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T17" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U17" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solaredge-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>64</v>
+        <v>164</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>174</v>
+        <v>101</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="K18" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>167</v>
       </c>
       <c r="M18" s="1" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="O18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q18" s="1" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="S18" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-threephase.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T18" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U18" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solaredge-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="E19" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="F19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="H19" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="E19" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I19" s="1" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>31</v>
+        <v>111</v>
       </c>
       <c r="K19" s="1" t="s">
-        <v>182</v>
+        <v>166</v>
       </c>
       <c r="L19" s="1" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
       <c r="M19" s="1" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="N19" s="1" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="O19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P19" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q19" s="1" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="S19" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T19" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U19" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="F20" s="1">
+        <v>3</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H20" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="B20" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I20" s="1" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>31</v>
+        <v>111</v>
       </c>
       <c r="K20" s="1" t="s">
-        <v>182</v>
+        <v>166</v>
       </c>
       <c r="L20" s="1" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
       <c r="M20" s="1" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="N20" s="1" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="O20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P20" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q20" s="1" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="S20" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T20" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U20" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="D21" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="E21" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="F21" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="E21" s="1" t="s">
+      <c r="G21" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="H21" s="1" t="s">
+      <c r="I21" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="J21" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="I21" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K21" s="1" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>158</v>
       </c>
       <c r="M21" s="1" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="N21" s="1" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="O21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P21" s="1" t="s">
-        <v>37</v>
+        <v>192</v>
       </c>
       <c r="Q21" s="1" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="S21" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T21" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U21" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/enphase-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="M22" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="N22" s="1" t="s">
         <v>197</v>
-      </c>
-[...34 lines deleted...]
-        <v>185</v>
       </c>
       <c r="O22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P22" s="1" t="s">
-        <v>37</v>
+        <v>192</v>
       </c>
       <c r="Q22" s="1" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="S22" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T22" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U22" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
-[...60 lines deleted...]
-      <c r="U23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/enphase-review.html","Here")</f>
-        <v>Here</v>
-[...187 lines deleted...]
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/ge-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1" tooltip="Latest version here" display="Latest version here"/>
     <hyperlink ref="S3" r:id="rId_hyperlink_2" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T3" r:id="rId_hyperlink_3" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U3" r:id="rId_hyperlink_4" tooltip="Here" display="Here"/>
     <hyperlink ref="S4" r:id="rId_hyperlink_5" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T4" r:id="rId_hyperlink_6" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U4" r:id="rId_hyperlink_7" tooltip="Here" display="Here"/>
     <hyperlink ref="S5" r:id="rId_hyperlink_8" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T5" r:id="rId_hyperlink_9" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U5" r:id="rId_hyperlink_10" tooltip="Here" display="Here"/>
     <hyperlink ref="S6" r:id="rId_hyperlink_11" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T6" r:id="rId_hyperlink_12" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U6" r:id="rId_hyperlink_13" tooltip="Here" display="Here"/>
     <hyperlink ref="S7" r:id="rId_hyperlink_14" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T7" r:id="rId_hyperlink_15" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U7" r:id="rId_hyperlink_16" tooltip="Here" display="Here"/>
     <hyperlink ref="S8" r:id="rId_hyperlink_17" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T8" r:id="rId_hyperlink_18" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U8" r:id="rId_hyperlink_19" tooltip="Here" display="Here"/>
@@ -3202,62 +2740,50 @@
     <hyperlink ref="U14" r:id="rId_hyperlink_37" tooltip="Here" display="Here"/>
     <hyperlink ref="S15" r:id="rId_hyperlink_38" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T15" r:id="rId_hyperlink_39" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U15" r:id="rId_hyperlink_40" tooltip="Here" display="Here"/>
     <hyperlink ref="S16" r:id="rId_hyperlink_41" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T16" r:id="rId_hyperlink_42" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U16" r:id="rId_hyperlink_43" tooltip="Here" display="Here"/>
     <hyperlink ref="S17" r:id="rId_hyperlink_44" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T17" r:id="rId_hyperlink_45" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U17" r:id="rId_hyperlink_46" tooltip="Here" display="Here"/>
     <hyperlink ref="S18" r:id="rId_hyperlink_47" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T18" r:id="rId_hyperlink_48" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U18" r:id="rId_hyperlink_49" tooltip="Here" display="Here"/>
     <hyperlink ref="S19" r:id="rId_hyperlink_50" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T19" r:id="rId_hyperlink_51" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U19" r:id="rId_hyperlink_52" tooltip="Here" display="Here"/>
     <hyperlink ref="S20" r:id="rId_hyperlink_53" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T20" r:id="rId_hyperlink_54" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U20" r:id="rId_hyperlink_55" tooltip="Here" display="Here"/>
     <hyperlink ref="S21" r:id="rId_hyperlink_56" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T21" r:id="rId_hyperlink_57" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U21" r:id="rId_hyperlink_58" tooltip="Here" display="Here"/>
     <hyperlink ref="S22" r:id="rId_hyperlink_59" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T22" r:id="rId_hyperlink_60" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U22" r:id="rId_hyperlink_61" tooltip="Here" display="Here"/>
-    <hyperlink ref="S23" r:id="rId_hyperlink_62" tooltip="Yes" display="Yes"/>
-[...10 lines deleted...]
-    <hyperlink ref="U26" r:id="rId_hyperlink_73" tooltip="Here" display="Here"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>