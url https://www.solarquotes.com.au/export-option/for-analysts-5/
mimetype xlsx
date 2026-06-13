--- v1 (2026-05-22)
+++ v2 (2026-06-13)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Generated by SolarQuotes.com.au:</t>
   </si>
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Choose model:</t>
   </si>
   <si>
     <t>Price (Approx. AUD price RRP inc. GST)</t>
   </si>
   <si>
     <t>Nominal AC Power (Inverter size)</t>
   </si>
   <si>
-    <t>Max efficiency (PV to grid)</t>
+    <t>Average efficiency</t>
   </si>
   <si>
     <t># of MPPT’s</t>
   </si>
   <si>
     <t>Dimensions</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Single phase or three phase?</t>
   </si>
   <si>
     <t>IP Rating</t>
   </si>
   <si>
     <t>Ambient temperature range</t>
   </si>
   <si>
     <t>Standby consumption</t>
   </si>
   <si>
     <t>Network connection</t>
   </si>