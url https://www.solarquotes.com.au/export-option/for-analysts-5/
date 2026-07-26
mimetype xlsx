--- v2 (2026-06-13)
+++ v3 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
   <si>
     <t>Generated by SolarQuotes.com.au:</t>
   </si>
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Choose model:</t>
   </si>
   <si>
     <t>Price (Approx. AUD price RRP inc. GST)</t>
   </si>
   <si>
     <t>Nominal AC Power (Inverter size)</t>
   </si>
   <si>
     <t>Average efficiency</t>
   </si>
   <si>
     <t># of MPPT’s</t>
   </si>
   <si>
     <t>Dimensions</t>
   </si>
   <si>
@@ -129,123 +129,123 @@
 97.3%
 97.3%</t>
   </si>
   <si>
     <t>2
 2
 2
 2</t>
   </si>
   <si>
     <t>530 x 474 x 165 mm
 530 x 474 x 165 mm
 595 x 529 x 180 mm
 595 x 529 x 180 mm</t>
   </si>
   <si>
     <t>15.4 kg
 15.4 kg
 21 kg
 21 kg</t>
   </si>
   <si>
     <t>Single phase</t>
   </si>
   <si>
-    <t>IP 65</t>
+    <t>IP 66</t>
   </si>
   <si>
     <t>-40°C - +60°C</t>
   </si>
   <si>
     <t>&lt; 10 W</t>
   </si>
   <si>
     <t>Fronius Solar.web, Modbus TCP SunSpec, Fronius Solar API (JSON)</t>
   </si>
   <si>
-    <t>5 + 5 years</t>
+    <t>10 years</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Fan</t>
   </si>
   <si>
     <t>Sungrow SGRS Series</t>
   </si>
   <si>
     <t xml:space="preserve">SG5.0RS-ADA
 SG8.0RS-ADA
 SG10.0RS-ADA
 </t>
   </si>
   <si>
     <t>$1700
 $2200
 $2300</t>
   </si>
   <si>
     <t>4999 W
 8000 W
 10000 W</t>
   </si>
   <si>
     <t>97.8%
 97.8%
 97.8%</t>
   </si>
   <si>
     <t>3
 3
 3</t>
   </si>
   <si>
     <t>490 * 340 * 170 mm
 490 * 340 * 170 mm
 490 * 340 * 170 mm</t>
   </si>
   <si>
     <t>19 kg
 19 kg
 19 kg</t>
   </si>
   <si>
+    <t>IP 65</t>
+  </si>
+  <si>
     <t xml:space="preserve">-25 ℃ to 60 ℃ </t>
   </si>
   <si>
     <t>&lt; 3 W</t>
   </si>
   <si>
     <t>WLAN, Ethernet, RS485, DI, DO</t>
-  </si>
-[...1 lines deleted...]
-    <t>10 years</t>
   </si>
   <si>
     <t>Passive</t>
   </si>
   <si>
     <t>&lt; 30 dB</t>
   </si>
   <si>
     <t>Sungrow SGRT Series</t>
   </si>
   <si>
     <t xml:space="preserve">SG5.0RT
 SG6.0RT
 SG7.0RT
 SG8.0RT
 SG10RT
 SG12RT
 SG15RT
 </t>
   </si>
   <si>
     <t>$1780
 $1850
 $1950
 $2100
@@ -525,53 +525,50 @@
 $1850</t>
   </si>
   <si>
     <t>7000 W
 8000 W
 9000 W
 10000 W</t>
   </si>
   <si>
     <t>98.0%
 98.0%
 98.0%
 98.0%</t>
   </si>
   <si>
     <t>333 * 579 * 253 mm
 333 * 579 * 253 mm
 333 * 579 * 253 mm
 333 * 579 * 253 mm</t>
   </si>
   <si>
     <t>18.5 kg
 18.5 kg
 18.5 kg
 18.5 kg</t>
-  </si>
-[...1 lines deleted...]
-    <t>IP 66</t>
   </si>
   <si>
     <t>Solis S6 Series</t>
   </si>
   <si>
     <t xml:space="preserve">S6-GR1P7K2
 S6-GR1P8K2
 </t>
   </si>
   <si>
     <t>$1650
 $1850</t>
   </si>
   <si>
     <t>7000 W
 8000 W</t>
   </si>
   <si>
     <t>97.7%
 97.7%</t>
   </si>
   <si>
     <t>310 * 543 * 180 mm
 310 * 543 * 180 mm</t>
   </si>
@@ -1256,51 +1253,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/fronius-gen24-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-sgrs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-sgRT.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/GW_DNS-G3_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-sdt-g2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/GW_MS-G3_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/S5-GR1P3-6K.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/Datasheet_S5-GR1P7-10K-AUS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-GR1P7-8K2_AUS_V2.1_2023_04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-threephase.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/enphase-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/enphase-review.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/fronius-gen24-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/SE_ToW_EN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-sgrs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-sgRT.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/GW_DNS-G3_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-sdt-g2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/GW_MS-G3_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/S5-GR1P3-6K.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/Datasheet_S5-GR1P7-10K-AUS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-GR1P7-8K2_AUS_V2.1_2023_04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-threephase.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/enphase-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/enphase-review.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39" customWidth="true" style="1"/>
     <col min="27" max="27" width="39" customWidth="true" style="1"/>
     <col min="2" max="2" width="39" customWidth="true" style="1"/>
     <col min="28" max="28" width="39" customWidth="true" style="1"/>
     <col min="3" max="3" width="39" customWidth="true" style="1"/>
     <col min="29" max="29" width="39" customWidth="true" style="1"/>
     <col min="4" max="4" width="39" customWidth="true" style="1"/>
     <col min="30" max="30" width="39" customWidth="true" style="1"/>
     <col min="5" max="5" width="39" customWidth="true" style="1"/>
     <col min="31" max="31" width="39" customWidth="true" style="1"/>
@@ -1457,100 +1454,100 @@
         <v>32</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>33</v>
       </c>
       <c r="M3" s="1" t="s">
         <v>34</v>
       </c>
       <c r="N3" s="1" t="s">
         <v>35</v>
       </c>
       <c r="O3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P3" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q3" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S3" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/fronius-gen24-datasheet.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T3" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/SE_ToW_EN.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U3" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/fronius-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>44</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M4" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N4" s="1" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="O4" s="1" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q4" s="1" t="s">
         <v>51</v>
       </c>
       <c r="R4" s="1" t="s">
         <v>52</v>
       </c>
       <c r="S4" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-sgrs.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T4" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U4" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sungrow-review.html","Here")</f>
         <v>Here</v>
       </c>
@@ -1562,63 +1559,63 @@
       <c r="B5" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>57</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>60</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>61</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L5" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M5" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="O5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q5" s="1" t="s">
         <v>62</v>
       </c>
       <c r="R5" s="1" t="s">
         <v>63</v>
       </c>
       <c r="S5" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-sgRT.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T5" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty-aus.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U5" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sungrow-review.html","Here")</f>
         <v>Here</v>
       </c>
@@ -1639,51 +1636,51 @@
       <c r="E6" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>69</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>71</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>72</v>
       </c>
       <c r="K6" s="1" t="s">
         <v>73</v>
       </c>
       <c r="M6" s="1" t="s">
         <v>74</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="O6" s="1" t="s">
         <v>37</v>
       </c>
       <c r="P6" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q6" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S6" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/GW_DNS-G3_Datasheet-AU.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T6" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U6" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" s="1" t="s">
@@ -1701,51 +1698,51 @@
       <c r="E7" s="1" t="s">
         <v>79</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>82</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>61</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>72</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>83</v>
       </c>
       <c r="M7" s="1" t="s">
         <v>74</v>
       </c>
       <c r="N7" s="1" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="O7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="P7" s="1" t="s">
         <v>84</v>
       </c>
       <c r="Q7" s="1" t="s">
         <v>85</v>
       </c>
       <c r="S7" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-sdt-g2.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T7" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U7" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" s="1" t="s">
@@ -1763,51 +1760,51 @@
       <c r="E8" s="1" t="s">
         <v>90</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>91</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>92</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>72</v>
       </c>
       <c r="K8" s="1" t="s">
         <v>73</v>
       </c>
       <c r="M8" s="1" t="s">
         <v>74</v>
       </c>
       <c r="N8" s="1" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="O8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="P8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q8" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S8" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/GW_MS-G3_Datasheet-AU.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T8" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-4.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U8" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" s="1" t="s">
@@ -1816,60 +1813,60 @@
       <c r="B9" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>98</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>101</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>102</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>103</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="O9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="P9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q9" s="1" t="s">
         <v>51</v>
       </c>
       <c r="R9" s="1" t="s">
         <v>52</v>
       </c>
       <c r="S9" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/S5-GR1P3-6K.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T9" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U9" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html","Here")</f>
         <v>Here</v>
       </c>
@@ -1881,828 +1878,828 @@
       <c r="B10" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>108</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>91</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>110</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>111</v>
+        <v>31</v>
       </c>
       <c r="K10" s="1" t="s">
         <v>102</v>
       </c>
       <c r="M10" s="1" t="s">
         <v>103</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="O10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="P10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q10" s="1" t="s">
         <v>51</v>
       </c>
       <c r="R10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="S10" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/Datasheet_S5-GR1P7-10K-AUS.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T10" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U10" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="C11" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="1" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G11" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>111</v>
+        <v>31</v>
       </c>
       <c r="K11" s="1" t="s">
         <v>102</v>
       </c>
       <c r="M11" s="1" t="s">
         <v>103</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="O11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="P11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q11" s="1" t="s">
         <v>51</v>
       </c>
       <c r="R11" s="1" t="s">
         <v>52</v>
       </c>
       <c r="S11" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-GR1P7-8K2_AUS_V2.1_2023_04.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T11" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U11" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="C12" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" s="1" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>108</v>
       </c>
       <c r="F12" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" s="1" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>111</v>
+        <v>31</v>
       </c>
       <c r="K12" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="M12" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="M12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="1" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="O12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q12" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S12" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T12" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U12" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sigenergy-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="E13" s="1" t="s">
+      <c r="F13" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="F13" s="1" t="s">
+      <c r="G13" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" s="1" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>111</v>
+        <v>31</v>
       </c>
       <c r="K13" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="M13" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="M13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="1" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="O13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S13" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T13" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U13" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sigenergy-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E14" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="F14" s="1" t="s">
+      <c r="G14" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" s="1" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="K14" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="M14" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="M14" s="1" t="s">
+      <c r="N14" s="1" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="O14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S14" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T14" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U14" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solaredge-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="E15" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" s="1" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="K15" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="M15" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="M15" s="1" t="s">
+      <c r="N15" s="1" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="O15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S15" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T15" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U15" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solaredge-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" s="1" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>69</v>
       </c>
       <c r="G16" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H16" s="1" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="K16" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="M16" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="M16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="O16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P16" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S16" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-threephase.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T16" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U16" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solaredge-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="C17" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="1" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>101</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="K17" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="L17" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="L17" s="1" t="s">
+      <c r="M17" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="M17" s="1" t="s">
+      <c r="N17" s="1" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="O17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P17" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S17" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T17" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U17" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E18" s="1" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>101</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="K18" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="L18" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="L18" s="1" t="s">
+      <c r="M18" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="M18" s="1" t="s">
+      <c r="N18" s="1" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="O18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q18" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S18" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T18" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U18" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="D19" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="1" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="G19" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H19" s="1" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>111</v>
+        <v>31</v>
       </c>
       <c r="K19" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="L19" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="L19" s="1" t="s">
+      <c r="M19" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="M19" s="1" t="s">
+      <c r="N19" s="1" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="O19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P19" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q19" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S19" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T19" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U19" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="C20" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="D20" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="1" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F20" s="1">
         <v>3</v>
       </c>
       <c r="G20" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H20" s="1" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>111</v>
+        <v>31</v>
       </c>
       <c r="K20" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="L20" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="L20" s="1" t="s">
+      <c r="M20" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="M20" s="1" t="s">
+      <c r="N20" s="1" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="O20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P20" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Q20" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S20" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T20" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U20" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="C21" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="E21" s="1" t="s">
+      <c r="F21" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="F21" s="1" t="s">
+      <c r="G21" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="H21" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="H21" s="1" t="s">
+      <c r="I21" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="J21" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="I21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="1" t="s">
+      <c r="K21" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="M21" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="K21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="M21" s="1" t="s">
+      <c r="N21" s="1" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="O21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P21" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="Q21" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S21" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T21" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U21" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/enphase-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="C22" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="E22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="G22" s="1" t="s">
+      <c r="H22" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="H22" s="1" t="s">
+      <c r="I22" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="J22" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="I22" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="1" t="s">
+      <c r="K22" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="M22" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="K22" s="1" t="s">
-[...2 lines deleted...]
-      <c r="M22" s="1" t="s">
+      <c r="N22" s="1" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="O22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="P22" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="Q22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/enphase-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1" tooltip="Latest version here" display="Latest version here"/>
     <hyperlink ref="S3" r:id="rId_hyperlink_2" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T3" r:id="rId_hyperlink_3" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U3" r:id="rId_hyperlink_4" tooltip="Here" display="Here"/>
     <hyperlink ref="S4" r:id="rId_hyperlink_5" tooltip="Yes" display="Yes"/>