--- v0 (2026-04-04)
+++ v1 (2026-04-24)
@@ -1,444 +1,439 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Generated by SolarQuotes.com.au:</t>
   </si>
   <si>
     <t>VPP Provider</t>
   </si>
   <si>
+    <t>Batteries approved for use</t>
+  </si>
+  <si>
+    <t>VPP subsidy</t>
+  </si>
+  <si>
+    <t>Eligibility requirements</t>
+  </si>
+  <si>
+    <t>Number of places in program</t>
+  </si>
+  <si>
+    <t>Feed-in/usage tariffs offered</t>
+  </si>
+  <si>
+    <t>Minimum energy storage capacity reserved for homeowner</t>
+  </si>
+  <si>
+    <t>Contract term length</t>
+  </si>
+  <si>
+    <t>Contract cancellation fee</t>
+  </si>
+  <si>
+    <t>More information on brand</t>
+  </si>
+  <si>
     <t>Amber for batteries</t>
-  </si>
-[...145 lines deleted...]
-    <t>Eligibility requirements</t>
   </si>
   <si>
     <t>Located in the NEM in:
 SA
 NSW
 VIC
 ACT
 QLD (Energex region)</t>
   </si>
   <si>
+    <t>Uncapped</t>
+  </si>
+  <si>
+    <t>Wholesale electricity rates - can be anywhere from negative electricity prices to up to $21/kWh</t>
+  </si>
+  <si>
+    <t>Set by homeowner</t>
+  </si>
+  <si>
+    <t>None</t>
+  </si>
+  <si>
+    <t>Origin Battery Lite</t>
+  </si>
+  <si>
     <t xml:space="preserve">VIC, SA, NSW, ACT, QLD via installer partner network or BYO with existing compatible batteries. 5kWh eligible battery, 5kW solar, reliable internet connection
 </t>
   </si>
   <si>
+    <t>Variable - any Origin Energy Plan. Origin offers exclusive offers to SolarQuotes customers - ask your installer for more details.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">200kWh maximum usage by Origin for the year. For Tesla Powerwalls, Origin leaves a minimum 20% of your battery for you to use.  For other batteries, whilst it is theoretically possible to fully discharge your battery, this would only happen very rarely.
+</t>
+  </si>
+  <si>
+    <t>No lock-in contract</t>
+  </si>
+  <si>
+    <t>AGL Bring Your Own Battery</t>
+  </si>
+  <si>
+    <t>Tesla, LG, SolarEdge</t>
+  </si>
+  <si>
+    <t>$100 bill credit sign-on bonus. $180 bill credit per year for NSW, QLD and VIC. $280 bill credit per year for SA.</t>
+  </si>
+  <si>
     <t>AGL customers in NSW, QLD, SA and VIC only</t>
+  </si>
+  <si>
+    <t>TBD</t>
+  </si>
+  <si>
+    <t>No VPP-specific tariffs offered - you simply use your existing plan with AGL.</t>
+  </si>
+  <si>
+    <t>Powerwall: 20% capacity. LG Chem: Varies based on inverter settings. Others TBD</t>
+  </si>
+  <si>
+    <t>$0</t>
+  </si>
+  <si>
+    <t>ENGIE VPP Advantage</t>
+  </si>
+  <si>
+    <t>AlphaESS, Sungrow, Sigenergy, Empower, Tesla Powerwall 2 and Powerwall 3</t>
+  </si>
+  <si>
+    <t>$200 upfront + $20 monthly credit (SA/NSW/QLD)
+$100 upfront + $15 monthly credit (VIC)</t>
   </si>
   <si>
     <t xml:space="preserve">Retailer must be ENGIE
 · SA, VIC, NSW and QLD residents
 Customer must have min. 5kW PV system, max 10kW
 </t>
   </si>
   <si>
+    <t>Standard feed-in tariffs</t>
+  </si>
+  <si>
+    <t>For Tesla Powerwalls, ENGIE keeps at least 20% of your battery in reserve.
+For other battery brands and models, their VPP can technically use the full battery. However, in practice, your battery would only ever reach zero in very rare circumstances.</t>
+  </si>
+  <si>
+    <t>Ongoing</t>
+  </si>
+  <si>
+    <t>Tesla Energy Plan/Energy Locals</t>
+  </si>
+  <si>
+    <t>Tesla Powerwall only</t>
+  </si>
+  <si>
+    <t>$220 "grid support credits" earned annually</t>
+  </si>
+  <si>
     <t>Residents of South Australia, Victoria, New South Wales, South East Queensland (Energex Network) and the Australian Capital Territory. PV system less than 15kW and no zero export restrictions in place.</t>
   </si>
   <si>
-    <t>Homes in Synergy's network (south-west WA)</t>
-[...33 lines deleted...]
-  <si>
     <t>Up to 50,000 planned</t>
-  </si>
-[...22 lines deleted...]
-    <t>Standard feed-in tariffs</t>
   </si>
   <si>
     <t>Feed in rates vary by state:
 NSW: 4.9c/kWh 
 VIC: 4.9c/kWh 
 QLD: 5c/kWh
 SA: 5c/kWh
 ACT: 3c/kWh</t>
   </si>
   <si>
+    <t>20% battery energy reserved for use by homeowner; max 50 discharge cycles per year</t>
+  </si>
+  <si>
+    <t>Synergy Battery Rewards</t>
+  </si>
+  <si>
+    <t>$130/kWh of storage, up to $1,300 (as part of WA's state battery rebate scheme)</t>
+  </si>
+  <si>
+    <t>Homes in Synergy's network (south-west WA)</t>
+  </si>
+  <si>
     <t>70c per kWh exported during peak periods.</t>
   </si>
   <si>
+    <t>ShineHub</t>
+  </si>
+  <si>
+    <t>Hinen</t>
+  </si>
+  <si>
+    <t>$2,000 off a battery</t>
+  </si>
+  <si>
+    <t>Residents of SA, VIC, NSW, and QLD.</t>
+  </si>
+  <si>
     <t>$0.55c/kWh paid for electricity fed from battery into grid during VPP events (on top of retailer feed in tariff)</t>
+  </si>
+  <si>
+    <t>10% battery capacity reserved for the homeowner</t>
+  </si>
+  <si>
+    <t>5 years</t>
+  </si>
+  <si>
+    <t>Calculated according to the following formula:
+Early Termination Fees = $2,000.00 - $2,000.00 * Days
+between the VPP Services Commencement Date and the
+Termination Date / Term Length / 365</t>
+  </si>
+  <si>
+    <t>Diamond Energy WATTBANK VPP</t>
+  </si>
+  <si>
+    <t>Goodwe, Sungrow, LG, Alpha-ESS, Growatt</t>
+  </si>
+  <si>
+    <t>Up to $450 per year.
+Automatic credit added to
+monthly Diamond Energy bill.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residential households in NSW,
+SA, VIC and QLD (Energex only).
+</t>
   </si>
   <si>
     <t>30c/kWh Battery usage credit
 between 6pm to 8am.
 Diamond Energy’s best
 available market plan.</t>
   </si>
   <si>
+    <t>No specified reserve.</t>
+  </si>
+  <si>
+    <t>No lock-in contract.
+Opt-in and out at any time.</t>
+  </si>
+  <si>
+    <t>None.</t>
+  </si>
+  <si>
+    <t>Globird ZEROHERO</t>
+  </si>
+  <si>
+    <t>AlphaESS, Redback, SunGrow, SolaX, Sigenergy, SAJ, Solis_Dyeness, Ecactus</t>
+  </si>
+  <si>
+    <t>Located in NSW, SA, QLD (Energex) or VIC. Solar PV capacity 3-15kW</t>
+  </si>
+  <si>
     <t>Free battery charging from grid between 11 AM – 2 PM
 $1 daily credit by avoiding grid usage between 6 PM – 8 PM
 15c/kWh for first 10 kWh/day exported between 6 PM – 8 PM
 If you also have an approved battery: $1/kWh on exports or 5c/kWh on imports during wholesale price spikes.</t>
   </si>
   <si>
+    <t>Reposit No bill</t>
+  </si>
+  <si>
+    <t>SolaX Triple Power</t>
+  </si>
+  <si>
+    <t>Guaranteed 'no bill' for 7 years.</t>
+  </si>
+  <si>
+    <t>Currently spend &lt; $3500/a on electricity; Have no existing solar panels or batteries installed; If in VIC, be eligible for the Solar Victoria battery subsidy; Must purchase a solar + battery system from Reposit.</t>
+  </si>
+  <si>
     <t>Similar to a PPA - customer buys system outright and Reposit guarantees no bills.</t>
   </si>
   <si>
+    <t>No cancellation fee.</t>
+  </si>
+  <si>
+    <t>South Australias Virtual Power Plant</t>
+  </si>
+  <si>
+    <t>Tesla</t>
+  </si>
+  <si>
+    <t>Completely free Tesla Powerwall, below-market-rate electricity rates</t>
+  </si>
+  <si>
+    <t>Public and eligible community housing homes</t>
+  </si>
+  <si>
+    <t>phase 4, 3000 places (phase 4 ends soon)</t>
+  </si>
+  <si>
     <t>N/A</t>
   </si>
   <si>
+    <t>Plico Energy VPP</t>
+  </si>
+  <si>
+    <t>Alpha ESS, Redback Technologies, more to come</t>
+  </si>
+  <si>
+    <t>$130/kWh of storage, up to $1,300 (as part of WA's state battery rebate scheme) PLUS $1500 discount on battery purchases</t>
+  </si>
+  <si>
     <t>From 97c per kWh exported during peak periods</t>
   </si>
   <si>
+    <t>On a per customer basis</t>
+  </si>
+  <si>
+    <t>If financed, contract matches finance term. For VPP only, ranges from no-lock-in, up to 5 years.</t>
+  </si>
+  <si>
+    <t>Varies on terms of contract</t>
+  </si>
+  <si>
+    <t>LAVO EAAS by Diamond Energy</t>
+  </si>
+  <si>
+    <t>LAVO</t>
+  </si>
+  <si>
+    <t>Up to 800kWh per month free. Any additional usage at fixed low rate.  
+Usage and daily charge included on Diamond Energy bill.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residential households in NSW, SA, VIC and QLD (Energex only). </t>
+  </si>
+  <si>
     <t xml:space="preserve">Diamond Energy’s best available market plan. </t>
+  </si>
+  <si>
+    <t>No lock-in contract.
+Opt-in and out at any time. Note, LAVO Energy as a Service Lease Agreement is for a fixed term.</t>
+  </si>
+  <si>
+    <t>None. Note, LAVO Energy as a Service Lease Agreement is for a fixed term.</t>
+  </si>
+  <si>
+    <t>NRN VPP by Diamond Energy</t>
+  </si>
+  <si>
+    <t>Sungrow</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10% discount on any grid electricity usage.
+Low rate for usage from system. Usage and daily charge included on Diamond Energy bill.
+</t>
   </si>
   <si>
     <t xml:space="preserve">Feed-in credit equal to retail plan usage rate.
 Diamond Energy’s best Single Rate plan. 
 </t>
   </si>
   <si>
+    <t>No lock-in contract.
+Opt-in and out at any time.
+Note, NRN System Services Agreement is for fixed term.</t>
+  </si>
+  <si>
+    <t>None. Note, NRN System Services Agreement is for fixed term.</t>
+  </si>
+  <si>
+    <t>Battery Ease by EnergyAustralia</t>
+  </si>
+  <si>
+    <t>Alpha ESS, Ambrion, Eveready, GivEnergy, Goodwe, Growatt, Hive, LG Energy Solution, Redback, Sigenergy, Solaredge, Sungrow, Sunpower, Tesla</t>
+  </si>
+  <si>
+    <t>$15 in bill credits every month and battery optimisation.</t>
+  </si>
+  <si>
+    <t>Residential households in NSW.</t>
+  </si>
+  <si>
+    <t>8000 cap</t>
+  </si>
+  <si>
     <t xml:space="preserve">12c/kWh exported for the first 15kWh daily. Standard rate applies for the remaining export. </t>
+  </si>
+  <si>
+    <t>GEE Energy VPP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fox Ess, AlphaESS, Sungrow, Solis, Growatt, Neovolt. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">$25 Per Month Upfront Bill Credit (Up to $300) + $ 50 Per month for Bess2 eligible customers for 12 Months (NSW Only, eligibility criteria applies) </t>
+  </si>
+  <si>
+    <t>Eligible BESS2 Residential households in NSW.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uncapped </t>
   </si>
   <si>
     <t>Variable.
 Premium Feed-in Tarff: 
 The first 10kWh exported between 5:00pm and 9:00pm + Critical Event Bonus : When electricity cost is more than $1/kwh at AEMO and we
 trigger the batteries to discharge + Zero Evening Use Discount: If your grid import is zero between 5-8 pm every day, Base FIT 0.08 for morning exports between 5 am to 9 am.</t>
-  </si>
-[...85 lines deleted...]
-    <t>More information on brand</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="double"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -472,539 +467,50 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...487 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1249,1387 +755,729 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.amber.com.au/hc/en-us/articles/10015835768845-Which-batteries-are-compatible-with-SmartShift?gad_source=1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.originenergy.com.au/help-support/energy-products-and-services/batteries-and-loop-vpp/compatible-solar-batteries-and-inverter-models" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.escosa.sa.gov.au/industry/reps/overview/reps" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mactradeservices.com.au/south-australia/virtual-power-plant" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amber.com.au/solar-and-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.originenergy.com.au/solar/battery-plans/lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agl.com.au/residential/energy/solar-and-batteries/solar-batteries/bring-your-own-solar-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://engie.com.au/residential/energy-efficiency/engie-vpp/new-solar-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://save.energylocals.com.au/TeslaEnergyPlan-TOU/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synergy.net.au/Your-home/Solar-and-battery/battery-rewards" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shinehub.com.au/virtual-power-plant/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diamondenergy.com.au/diamond-energy-vpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globirdenergy.com.au/help-support/faq-vpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositpower.com/no-bill/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/consumers/solar-and-batteries/south-australias-virtual-power-plant" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plicoenergy.com.au/plicovpp" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavo.com.au/lavo-life/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nrn.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.energyaustralia.com.au/battery-ease?utm_source=solarquotes&amp;utm_medium=referral&amp;utm_campaign=battery+ease" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gee.com.au/virtual-power-plant" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.amber.com.au/hc/en-us/articles/10015835768845-Which-batteries-are-compatible-with-SmartShift?gad_source=1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.escosa.sa.gov.au/industry/reps/overview/reps" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amber.com.au/solar-and-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.originenergy.com.au/help-support/energy-products-and-services/batteries-and-loop-vpp/compatible-solar-batteries-and-inverter-models" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mactradeservices.com.au/south-australia/virtual-power-plant" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.originenergy.com.au/solar/battery-plans/lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agl.com.au/residential/energy/solar-and-batteries/solar-batteries/bring-your-own-solar-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://engie.com.au/residential/energy-efficiency/engie-vpp/new-solar-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://save.energylocals.com.au/TeslaEnergyPlan-TOU/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synergy.net.au/Your-home/Solar-and-battery/battery-rewards" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shinehub.com.au/virtual-power-plant/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diamondenergy.com.au/diamond-energy-vpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globirdenergy.com.au/help-support/faq-vpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositpower.com/no-bill/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/consumers/solar-and-batteries/south-australias-virtual-power-plant" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plicoenergy.com.au/plicovpp" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavo.com.au/lavo-life/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nrn.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.energyaustralia.com.au/battery-ease?utm_source=solarquotes&amp;utm_medium=referral&amp;utm_campaign=battery+ease" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gee.com.au/virtual-power-plant" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:ZZ12"/>
+  <dimension ref="A1:AZ18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="34" customWidth="true" style="1"/>
+    <col min="1" max="1" width="39" customWidth="true" style="1"/>
+    <col min="27" max="27" width="39" customWidth="true" style="1"/>
     <col min="2" max="2" width="39" customWidth="true" style="1"/>
+    <col min="28" max="28" width="39" customWidth="true" style="1"/>
     <col min="3" max="3" width="39" customWidth="true" style="1"/>
+    <col min="29" max="29" width="39" customWidth="true" style="1"/>
     <col min="4" max="4" width="39" customWidth="true" style="1"/>
+    <col min="30" max="30" width="39" customWidth="true" style="1"/>
     <col min="5" max="5" width="39" customWidth="true" style="1"/>
+    <col min="31" max="31" width="39" customWidth="true" style="1"/>
     <col min="6" max="6" width="39" customWidth="true" style="1"/>
+    <col min="32" max="32" width="39" customWidth="true" style="1"/>
     <col min="7" max="7" width="39" customWidth="true" style="1"/>
+    <col min="33" max="33" width="39" customWidth="true" style="1"/>
     <col min="8" max="8" width="39" customWidth="true" style="1"/>
+    <col min="34" max="34" width="39" customWidth="true" style="1"/>
     <col min="9" max="9" width="39" customWidth="true" style="1"/>
+    <col min="35" max="35" width="39" customWidth="true" style="1"/>
     <col min="10" max="10" width="39" customWidth="true" style="1"/>
+    <col min="36" max="36" width="39" customWidth="true" style="1"/>
     <col min="11" max="11" width="39" customWidth="true" style="1"/>
+    <col min="37" max="37" width="39" customWidth="true" style="1"/>
     <col min="12" max="12" width="39" customWidth="true" style="1"/>
+    <col min="38" max="38" width="39" customWidth="true" style="1"/>
     <col min="13" max="13" width="39" customWidth="true" style="1"/>
+    <col min="39" max="39" width="39" customWidth="true" style="1"/>
     <col min="14" max="14" width="39" customWidth="true" style="1"/>
+    <col min="40" max="40" width="39" customWidth="true" style="1"/>
     <col min="15" max="15" width="39" customWidth="true" style="1"/>
+    <col min="41" max="41" width="39" customWidth="true" style="1"/>
     <col min="16" max="16" width="39" customWidth="true" style="1"/>
+    <col min="42" max="42" width="39" customWidth="true" style="1"/>
     <col min="17" max="17" width="39" customWidth="true" style="1"/>
+    <col min="43" max="43" width="39" customWidth="true" style="1"/>
     <col min="18" max="18" width="39" customWidth="true" style="1"/>
+    <col min="44" max="44" width="39" customWidth="true" style="1"/>
     <col min="19" max="19" width="39" customWidth="true" style="1"/>
+    <col min="45" max="45" width="39" customWidth="true" style="1"/>
     <col min="20" max="20" width="39" customWidth="true" style="1"/>
+    <col min="46" max="46" width="39" customWidth="true" style="1"/>
     <col min="21" max="21" width="39" customWidth="true" style="1"/>
+    <col min="47" max="47" width="39" customWidth="true" style="1"/>
     <col min="22" max="22" width="39" customWidth="true" style="1"/>
+    <col min="48" max="48" width="39" customWidth="true" style="1"/>
     <col min="23" max="23" width="39" customWidth="true" style="1"/>
+    <col min="49" max="49" width="39" customWidth="true" style="1"/>
     <col min="24" max="24" width="39" customWidth="true" style="1"/>
+    <col min="50" max="50" width="39" customWidth="true" style="1"/>
     <col min="25" max="25" width="39" customWidth="true" style="1"/>
+    <col min="51" max="51" width="39" customWidth="true" style="1"/>
     <col min="26" max="26" width="39" customWidth="true" style="1"/>
-    <col min="27" max="27" width="39" customWidth="true" style="1"/>
-[...23 lines deleted...]
-    <col min="51" max="51" width="39" customWidth="true" style="1"/>
     <col min="52" max="52" width="39" customWidth="true" style="1"/>
-    <col min="53" max="53" width="39" customWidth="true" style="1"/>
-[...648 lines deleted...]
-    <col min="702" max="702" width="39" customWidth="true" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:702">
+    <row r="1" spans="1:52">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/","Latest version here")</f>
         <v>Latest version here</v>
       </c>
     </row>
-    <row r="2" spans="1:702">
+    <row r="2" spans="1:52">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="1" t="s">
+    </row>
+    <row r="3" spans="1:52">
+      <c r="A3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="1" t="s">
-[...43 lines deleted...]
-      <c r="B4" s="2" t="str">
+      <c r="B3" s="2" t="str">
         <f>HYPERLINK("https://help.amber.com.au/hc/en-us/articles/10015835768845-Which-batteries-are-compatible-with-SmartShift?gad_source=1","Full list here")</f>
         <v>Full list here</v>
       </c>
-      <c r="C4" s="2" t="str">
+      <c r="C3" s="2" t="str">
+        <f>HYPERLINK("https://www.escosa.sa.gov.au/industry/reps/overview/reps","SA")</f>
+        <v>SA</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" s="2" t="str">
+        <f>HYPERLINK("https://www.amber.com.au/solar-and-battery","Here")</f>
+        <v>Here</v>
+      </c>
+    </row>
+    <row r="4" spans="1:52">
+      <c r="A4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="2" t="str">
         <f>HYPERLINK("https://www.originenergy.com.au/help-support/energy-products-and-services/batteries-and-loop-vpp/compatible-solar-batteries-and-inverter-models","Full list here")</f>
         <v>Full list here</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...50 lines deleted...]
-      <c r="C5" s="2" t="str">
+      <c r="C4" s="2" t="str">
         <f>HYPERLINK("https://mactradeservices.com.au/south-australia/virtual-power-plant","SA")</f>
         <v>SA</v>
       </c>
-      <c r="D5" s="1" t="s">
-[...368 lines deleted...]
-      <c r="C12" s="2" t="str">
+      <c r="D4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J4" s="2" t="str">
         <f>HYPERLINK("https://www.originenergy.com.au/solar/battery-plans/lite/","Here")</f>
         <v>Here</v>
       </c>
-      <c r="D12" s="2" t="str">
+    </row>
+    <row r="5" spans="1:52">
+      <c r="A5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="2" t="str">
         <f>HYPERLINK("https://www.agl.com.au/residential/energy/solar-and-batteries/solar-batteries/bring-your-own-solar-battery","Here")</f>
         <v>Here</v>
       </c>
-      <c r="E12" s="2" t="str">
+    </row>
+    <row r="6" spans="1:52">
+      <c r="A6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J6" s="2" t="str">
         <f>HYPERLINK("https://engie.com.au/residential/energy-efficiency/engie-vpp/new-solar-battery","Here")</f>
         <v>Here</v>
       </c>
-      <c r="F12" s="2" t="str">
+    </row>
+    <row r="7" spans="1:52">
+      <c r="A7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="2" t="str">
         <f>HYPERLINK("https://save.energylocals.com.au/TeslaEnergyPlan-TOU/","Here")</f>
         <v>Here</v>
       </c>
-      <c r="G12" s="2" t="str">
+    </row>
+    <row r="8" spans="1:52">
+      <c r="A8" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="2" t="str">
         <f>HYPERLINK("https://www.synergy.net.au/Your-home/Solar-and-battery/battery-rewards","Here")</f>
         <v>Here</v>
       </c>
-      <c r="H12" s="2" t="str">
+    </row>
+    <row r="9" spans="1:52">
+      <c r="A9" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="J9" s="2" t="str">
         <f>HYPERLINK("https://shinehub.com.au/virtual-power-plant/","Here")</f>
         <v>Here</v>
       </c>
-      <c r="I12" s="2" t="str">
+    </row>
+    <row r="10" spans="1:52">
+      <c r="A10" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10" s="2" t="str">
         <f>HYPERLINK("https://diamondenergy.com.au/diamond-energy-vpp/","Here")</f>
         <v>Here</v>
       </c>
-      <c r="J12" s="2" t="str">
+    </row>
+    <row r="11" spans="1:52">
+      <c r="A11" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J11" s="2" t="str">
         <f>HYPERLINK("https://www.globirdenergy.com.au/help-support/faq-vpp/","Here")</f>
         <v>Here</v>
       </c>
-      <c r="K12" s="2" t="str">
+    </row>
+    <row r="12" spans="1:52">
+      <c r="A12" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12" s="2" t="str">
         <f>HYPERLINK("https://repositpower.com/no-bill/","Here")</f>
         <v>Here</v>
       </c>
-      <c r="L12" s="2" t="str">
+    </row>
+    <row r="13" spans="1:52">
+      <c r="A13" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13" s="2" t="str">
         <f>HYPERLINK("https://www.energymining.sa.gov.au/consumers/solar-and-batteries/south-australias-virtual-power-plant","Here")</f>
         <v>Here</v>
       </c>
-      <c r="M12" s="2" t="str">
+    </row>
+    <row r="14" spans="1:52">
+      <c r="A14" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J14" s="2" t="str">
         <f>HYPERLINK("https://www.plicoenergy.com.au/plicovpp","Here")</f>
         <v>Here</v>
       </c>
-      <c r="N12" s="2" t="str">
+    </row>
+    <row r="15" spans="1:52">
+      <c r="A15" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J15" s="2" t="str">
         <f>HYPERLINK("https://www.lavo.com.au/lavo-life/","Here")</f>
         <v>Here</v>
       </c>
-      <c r="O12" s="2" t="str">
+    </row>
+    <row r="16" spans="1:52">
+      <c r="A16" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="J16" s="2" t="str">
         <f>HYPERLINK("https://nrn.com.au/","Here")</f>
         <v>Here</v>
       </c>
-      <c r="P12" s="2" t="str">
+    </row>
+    <row r="17" spans="1:52">
+      <c r="A17" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J17" s="2" t="str">
         <f>HYPERLINK("https://home.energyaustralia.com.au/battery-ease?utm_source=solarquotes&amp;utm_medium=referral&amp;utm_campaign=battery+ease","Here")</f>
         <v>Here</v>
       </c>
-      <c r="Q12" s="2" t="str">
+    </row>
+    <row r="18" spans="1:52">
+      <c r="A18" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J18" s="2" t="str">
         <f>HYPERLINK("https://gee.com.au/virtual-power-plant","Here")</f>
         <v>Here</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1" tooltip="Latest version here" display="Latest version here"/>
-    <hyperlink ref="B4" r:id="rId_hyperlink_2" tooltip="Full list here" display="Full list here"/>
-[...18 lines deleted...]
-    <hyperlink ref="Q12" r:id="rId_hyperlink_21" tooltip="Here" display="Here"/>
+    <hyperlink ref="B3" r:id="rId_hyperlink_2" tooltip="Full list here" display="Full list here"/>
+    <hyperlink ref="C3" r:id="rId_hyperlink_3" tooltip="SA" display="SA"/>
+    <hyperlink ref="J3" r:id="rId_hyperlink_4" tooltip="Here" display="Here"/>
+    <hyperlink ref="B4" r:id="rId_hyperlink_5" tooltip="Full list here" display="Full list here"/>
+    <hyperlink ref="C4" r:id="rId_hyperlink_6" tooltip="SA" display="SA"/>
+    <hyperlink ref="J4" r:id="rId_hyperlink_7" tooltip="Here" display="Here"/>
+    <hyperlink ref="J5" r:id="rId_hyperlink_8" tooltip="Here" display="Here"/>
+    <hyperlink ref="J6" r:id="rId_hyperlink_9" tooltip="Here" display="Here"/>
+    <hyperlink ref="J7" r:id="rId_hyperlink_10" tooltip="Here" display="Here"/>
+    <hyperlink ref="J8" r:id="rId_hyperlink_11" tooltip="Here" display="Here"/>
+    <hyperlink ref="J9" r:id="rId_hyperlink_12" tooltip="Here" display="Here"/>
+    <hyperlink ref="J10" r:id="rId_hyperlink_13" tooltip="Here" display="Here"/>
+    <hyperlink ref="J11" r:id="rId_hyperlink_14" tooltip="Here" display="Here"/>
+    <hyperlink ref="J12" r:id="rId_hyperlink_15" tooltip="Here" display="Here"/>
+    <hyperlink ref="J13" r:id="rId_hyperlink_16" tooltip="Here" display="Here"/>
+    <hyperlink ref="J14" r:id="rId_hyperlink_17" tooltip="Here" display="Here"/>
+    <hyperlink ref="J15" r:id="rId_hyperlink_18" tooltip="Here" display="Here"/>
+    <hyperlink ref="J16" r:id="rId_hyperlink_19" tooltip="Here" display="Here"/>
+    <hyperlink ref="J17" r:id="rId_hyperlink_20" tooltip="Here" display="Here"/>
+    <hyperlink ref="J18" r:id="rId_hyperlink_21" tooltip="Here" display="Here"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>