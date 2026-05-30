--- v1 (2026-04-24)
+++ v2 (2026-05-30)
@@ -205,51 +205,51 @@
   <si>
     <t>$2,000 off a battery</t>
   </si>
   <si>
     <t>Residents of SA, VIC, NSW, and QLD.</t>
   </si>
   <si>
     <t>$0.55c/kWh paid for electricity fed from battery into grid during VPP events (on top of retailer feed in tariff)</t>
   </si>
   <si>
     <t>10% battery capacity reserved for the homeowner</t>
   </si>
   <si>
     <t>5 years</t>
   </si>
   <si>
     <t>Calculated according to the following formula:
 Early Termination Fees = $2,000.00 - $2,000.00 * Days
 between the VPP Services Commencement Date and the
 Termination Date / Term Length / 365</t>
   </si>
   <si>
     <t>Diamond Energy WATTBANK VPP</t>
   </si>
   <si>
-    <t>Goodwe, Sungrow, LG, Alpha-ESS, Growatt</t>
+    <t>Sungrow, AlphaESS</t>
   </si>
   <si>
     <t>Up to $450 per year.
 Automatic credit added to
 monthly Diamond Energy bill.</t>
   </si>
   <si>
     <t xml:space="preserve">Residential households in NSW,
 SA, VIC and QLD (Energex only).
 </t>
   </si>
   <si>
     <t>30c/kWh Battery usage credit
 between 6pm to 8am.
 Diamond Energy’s best
 available market plan.</t>
   </si>
   <si>
     <t>No specified reserve.</t>
   </si>
   <si>
     <t>No lock-in contract.
 Opt-in and out at any time.</t>
   </si>
   <si>