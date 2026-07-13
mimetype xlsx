--- v2 (2026-05-30)
+++ v3 (2026-07-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Generated by SolarQuotes.com.au:</t>
   </si>
   <si>
     <t>VPP Provider</t>
   </si>
   <si>
     <t>Batteries approved for use</t>
   </si>
   <si>
     <t>VPP subsidy</t>
   </si>
   <si>
     <t>Eligibility requirements</t>
   </si>
   <si>
     <t>Number of places in program</t>
   </si>
   <si>
     <t>Feed-in/usage tariffs offered</t>
   </si>
   <si>
     <t>Minimum energy storage capacity reserved for homeowner</t>
   </si>
   <si>
@@ -288,63 +288,69 @@
   <si>
     <t>No cancellation fee.</t>
   </si>
   <si>
     <t>South Australias Virtual Power Plant</t>
   </si>
   <si>
     <t>Tesla</t>
   </si>
   <si>
     <t>Completely free Tesla Powerwall, below-market-rate electricity rates</t>
   </si>
   <si>
     <t>Public and eligible community housing homes</t>
   </si>
   <si>
     <t>phase 4, 3000 places (phase 4 ends soon)</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Plico Energy VPP</t>
   </si>
   <si>
-    <t>Alpha ESS, Redback Technologies, more to come</t>
-[...11 lines deleted...]
-    <t>If financed, contract matches finance term. For VPP only, ranges from no-lock-in, up to 5 years.</t>
+    <t>Sigenergy, Alpha ESS and Redback Technologies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NSW: For eligible new battery purchases, Plico VPP discount of $1,500. 
+WA: For eligible new battery purchases, Plico VPP discount of $1,500. In addition, eligible households may be able to access the WA state battery rebate scheme of $1,300–$3,800, and interest-free loan. </t>
+  </si>
+  <si>
+    <t>NSW: Residential households
+WA: Residential households in Synergy’s network (south-west WA)</t>
+  </si>
+  <si>
+    <t>NSW: When households join Alinta Energy’s SunShare plan, they receive a 10c/kWh solar FiT for the first 10kWh exported each day, then 4c/kWh for remaining exports, on electricity bill. These households will also receive 50c/kWh during Plico VPP events, paid by Plico quarterly. 
+WA: Households paid three times the Synergy electricity usage tariff for solar exported during Plico VPP Events, on Synergy electricity bill.</t>
+  </si>
+  <si>
+    <t>Chosen by customer</t>
+  </si>
+  <si>
+    <t>If battery system is financed, contract matches finance term. For VPP-only customers, contract ranges from no-lock-in, up to 5 years.</t>
   </si>
   <si>
     <t>Varies on terms of contract</t>
   </si>
   <si>
     <t>LAVO EAAS by Diamond Energy</t>
   </si>
   <si>
     <t>LAVO</t>
   </si>
   <si>
     <t>Up to 800kWh per month free. Any additional usage at fixed low rate.  
 Usage and daily charge included on Diamond Energy bill.</t>
   </si>
   <si>
     <t xml:space="preserve">Residential households in NSW, SA, VIC and QLD (Energex only). </t>
   </si>
   <si>
     <t xml:space="preserve">Diamond Energy’s best available market plan. </t>
   </si>
   <si>
     <t>No lock-in contract.
 Opt-in and out at any time. Note, LAVO Energy as a Service Lease Agreement is for a fixed term.</t>
   </si>
   <si>
@@ -1244,189 +1250,189 @@
       <c r="G13" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>79</v>
       </c>
       <c r="J13" s="2" t="str">
         <f>HYPERLINK("https://www.energymining.sa.gov.au/consumers/solar-and-batteries/south-australias-virtual-power-plant","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>46</v>
+        <v>83</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J14" s="2" t="str">
         <f>HYPERLINK("https://www.plicoenergy.com.au/plicovpp","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J15" s="2" t="str">
         <f>HYPERLINK("https://www.lavo.com.au/lavo-life/","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="J16" s="2" t="str">
         <f>HYPERLINK("https://nrn.com.au/","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>29</v>
       </c>
       <c r="J17" s="2" t="str">
         <f>HYPERLINK("https://home.energyaustralia.com.au/battery-ease?utm_source=solarquotes&amp;utm_medium=referral&amp;utm_campaign=battery+ease","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="2" t="str">
         <f>HYPERLINK("https://gee.com.au/virtual-power-plant","Here")</f>
         <v>Here</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1" tooltip="Latest version here" display="Latest version here"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2" tooltip="Full list here" display="Full list here"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_3" tooltip="SA" display="SA"/>
     <hyperlink ref="J3" r:id="rId_hyperlink_4" tooltip="Here" display="Here"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_5" tooltip="Full list here" display="Full list here"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_6" tooltip="SA" display="SA"/>
     <hyperlink ref="J4" r:id="rId_hyperlink_7" tooltip="Here" display="Here"/>