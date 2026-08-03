--- v3 (2026-07-13)
+++ v4 (2026-08-03)
@@ -12,434 +12,373 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Generated by SolarQuotes.com.au:</t>
   </si>
   <si>
     <t>VPP Provider</t>
   </si>
   <si>
     <t>Batteries approved for use</t>
   </si>
   <si>
     <t>VPP subsidy</t>
   </si>
   <si>
     <t>Eligibility requirements</t>
   </si>
   <si>
     <t>Number of places in program</t>
   </si>
   <si>
     <t>Feed-in/usage tariffs offered</t>
   </si>
   <si>
     <t>Minimum energy storage capacity reserved for homeowner</t>
   </si>
   <si>
     <t>Contract term length</t>
   </si>
   <si>
     <t>Contract cancellation fee</t>
   </si>
   <si>
     <t>More information on brand</t>
   </si>
   <si>
     <t>Amber for batteries</t>
   </si>
   <si>
     <t>Located in the NEM in:
 SA
 NSW
 VIC
 ACT
 QLD (Energex region)</t>
   </si>
   <si>
     <t>Uncapped</t>
   </si>
   <si>
-    <t>Wholesale electricity rates - can be anywhere from negative electricity prices to up to $21/kWh</t>
-[...2 lines deleted...]
-    <t>Set by homeowner</t>
+    <t>Wholesale electricity prices are passed through. Amber charges a $25 monthly subscription, plus applicable network and market charges.</t>
+  </si>
+  <si>
+    <t>The customer-set reserve is respected. SmartShift will not automatically export below 25% state of charge, or below a higher reserve selected by the customer.</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>Origin Battery Lite</t>
   </si>
   <si>
-    <t xml:space="preserve">VIC, SA, NSW, ACT, QLD via installer partner network or BYO with existing compatible batteries. 5kWh eligible battery, 5kW solar, reliable internet connection
-[...10 lines deleted...]
-    <t>No lock-in contract</t>
+    <t>$200 upfront bill credit, plus $1/kWh for eligible VPP-event discharges, capped at 200kWh per year. State rebates may also apply.</t>
+  </si>
+  <si>
+    <t>Available in NSW, SA, VIC, QLD and ACT. Requires a compatible battery of at least 5kWh, a compatible operational solar system of at least 5kW, a smart meter, continuous reliable internet, an active Origin electricity agreement and no life-support dependency.</t>
+  </si>
+  <si>
+    <t>Normal rates from the customer’s eligible Origin electricity plan apply. Battery Lite also pays $1/kWh for eligible VPP-event discharges, capped at 200kWh per year.</t>
+  </si>
+  <si>
+    <t>20%</t>
+  </si>
+  <si>
+    <t>No fixed-term lock-in. Customers must give 20 business days’ notice to leave.</t>
   </si>
   <si>
     <t>AGL Bring Your Own Battery</t>
   </si>
   <si>
-    <t>Tesla, LG, SolarEdge</t>
-[...14 lines deleted...]
-    <t>Powerwall: 20% capacity. LG Chem: Varies based on inverter settings. Others TBD</t>
+    <t>Tesla, LG, SolarEdge, AlphaESS, Sungrow, Sigenergy</t>
+  </si>
+  <si>
+    <t>$200 welcome credit; $80 per year in NSW, QLD and VIC ($20 quarterly), or $180 per year in SA ($45 quarterly); plus $1/kWh for energy charged from or discharged to the grid during eligible VPP events, capped at 250kWh per year.</t>
+  </si>
+  <si>
+    <t>AGL electricity customers in NSW, QLD, SA and VIC with an eligible battery, smart meter and reliable internet connection.</t>
+  </si>
+  <si>
+    <t>Customers use an eligible AGL electricity plan. VPP events pay $1/kWh for energy charged from or discharged to the grid. Eligible customers may also access AGL’s Battery Rewards plan, currently advertising 28c/kWh for exports between 5pm and 9pm.</t>
+  </si>
+  <si>
+    <t>Tesla, AlphaESS, Sigenergy and Sungrow: 20%. LG and SolarEdge: up to 20%.</t>
+  </si>
+  <si>
+    <t>12-month VPP credit period, but BYO-battery customers can leave at any time without penalty.</t>
   </si>
   <si>
     <t>$0</t>
   </si>
   <si>
     <t>ENGIE VPP Advantage</t>
   </si>
   <si>
     <t>AlphaESS, Sungrow, Sigenergy, Empower, Tesla Powerwall 2 and Powerwall 3</t>
   </si>
   <si>
-    <t>$200 upfront + $20 monthly credit (SA/NSW/QLD)
-[...9 lines deleted...]
-    <t>Standard feed-in tariffs</t>
+    <t xml:space="preserve">NSW: $500 sign-up credit when taking eligible electricity and gas offers ($300 electricity + $200 gas), plus approximately $20/month. VIC: $300 ($100 electricity + $200 gas), plus approximately $15/month. SA: $200 electricity credit, plus approximately $20/month. </t>
+  </si>
+  <si>
+    <t>Must be an ENGIE electricity customer in NSW, VIC, SA or QLD, with a compatible battery of at least 10kWh and a solar inverter between 5kW and 15kW.</t>
+  </si>
+  <si>
+    <t>Standard rates from the customer’s applicable ENGIE electricity plan. ENGIE may charge, discharge or hold up to 400kWh over a rolling 12-month period for applicable customers.</t>
   </si>
   <si>
     <t>For Tesla Powerwalls, ENGIE keeps at least 20% of your battery in reserve.
 For other battery brands and models, their VPP can technically use the full battery. However, in practice, your battery would only ever reach zero in very rare circumstances.</t>
   </si>
   <si>
     <t>Ongoing</t>
   </si>
   <si>
-    <t>Tesla Energy Plan/Energy Locals</t>
-[...24 lines deleted...]
-  <si>
     <t>Synergy Battery Rewards</t>
   </si>
   <si>
-    <t>$130/kWh of storage, up to $1,300 (as part of WA's state battery rebate scheme)</t>
-[...5 lines deleted...]
-    <t>70c per kWh exported during peak periods.</t>
+    <t>No separate VPP sign-up subsidy. Eligible Synergy customers may receive the WA Government battery rebate of $130 per usable kWh, up to $1,300.</t>
+  </si>
+  <si>
+    <t>Homes in Synergy’s south-west WA network with an eligible system, at least 2.5kW inverter capacity and at least 5 kWh of eligible battery storage.</t>
+  </si>
+  <si>
+    <t>70c/kWh for net exports during a Battery Rewards activation event, plus energy offset credits covering eligible standby-window energy costs. Up to 30 events per year; each event can last up to six hours.</t>
+  </si>
+  <si>
+    <t>Set by homeowner</t>
+  </si>
+  <si>
+    <t>Two-year initial term. After the initial term, customers may leave by giving at least 20 business days’ notice.</t>
+  </si>
+  <si>
+    <t>TBD</t>
   </si>
   <si>
     <t>ShineHub</t>
   </si>
   <si>
-    <t>Hinen</t>
-[...8 lines deleted...]
-    <t>$0.55c/kWh paid for electricity fed from battery into grid during VPP events (on top of retailer feed in tariff)</t>
+    <t>Eligible systems installed through ShineHub. The advertised $1/kWh VPP credit currently applies to Hinen products.</t>
+  </si>
+  <si>
+    <t>$2,000 off an eligible upfront hybrid-system purchase, or a $20 monthly discount for 10 years on an eligible affordability plan. VPP energy is rewarded at $1/kWh, advertised as up to $300 per year.</t>
+  </si>
+  <si>
+    <t>Residents of SA, VIC, NSW and QLD with an eligible system installed through ShineHub.</t>
+  </si>
+  <si>
+    <t>$1/kWh for eligible VPP energy, advertised as up to $300 per year. Currently applies to eligible Hinen products.</t>
   </si>
   <si>
     <t>10% battery capacity reserved for the homeowner</t>
   </si>
   <si>
-    <t>5 years</t>
+    <t>The VPP agreement continues until terminated. Either party may terminate with 30 days’ written notice. Separate equipment or finance agreements may have longer terms.</t>
   </si>
   <si>
     <t>Calculated according to the following formula:
 Early Termination Fees = $2,000.00 - $2,000.00 * Days
 between the VPP Services Commencement Date and the
 Termination Date / Term Length / 365</t>
   </si>
   <si>
     <t>Diamond Energy WATTBANK VPP</t>
   </si>
   <si>
     <t>Sungrow, AlphaESS</t>
   </si>
   <si>
-    <t>Up to $450 per year.
-[...12 lines deleted...]
-available market plan.</t>
+    <t>Annual WATTBANK credit of $250–$450, depending on system size and eligibility.</t>
+  </si>
+  <si>
+    <t>Residential households in NSW, SA, VIC and the Energex region of QLD. Requires at least 5kWh usable battery capacity, 5kW of solar, a 3kW inverter, smart meter, continuous internet, no life-support dependency and no participation in another VPP.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30c/kWh battery usage credit for eligible exports between 6pm and 8am. </t>
   </si>
   <si>
     <t>No specified reserve.</t>
   </si>
   <si>
     <t>No lock-in contract.
 Opt-in and out at any time.</t>
   </si>
   <si>
     <t>None.</t>
   </si>
   <si>
     <t>Globird ZEROHERO</t>
   </si>
   <si>
-    <t>AlphaESS, Redback, SunGrow, SolaX, Sigenergy, SAJ, Solis_Dyeness, Ecactus</t>
-[...8 lines deleted...]
-If you also have an approved battery: $1/kWh on exports or 5c/kWh on imports during wholesale price spikes.</t>
+    <t>ZEROHERO, ZEROCHARGE and Super Export: all eligible battery brands. 
+ZEROLIMITS: AlphaESS, Anker, Neovolt, Redback, SAJ, Sigenergy, SolaX, Solis with Dyness, Sungrow and WHES/eCactus.</t>
+  </si>
+  <si>
+    <t>Located in NSW, SA, VIC or the Energex region of QLD, with 3–30kW of inverter capacity and 3–100kWh of battery capacity. Additional compatibility requirements apply to ZEROLIMITS.</t>
+  </si>
+  <si>
+    <t>Free standard-circuit electricity from 12pm–3pm for customers joining from 1 July 2026, subject to a 50kWh daily fair-use limit. $1 daily credit when imports remain below 0.03kWh per hour from 6pm–9pm. Total 10c/kWh for the first 15kWh exported from 6pm–9pm. ZEROLIMITS pays $1/kWh for eligible critical-event exports and 5c/kWh for critical-event imports.</t>
+  </si>
+  <si>
+    <t>No fixed VPP term stated. Subject to the applicable GloBird electricity-plan terms.</t>
   </si>
   <si>
     <t>Reposit No bill</t>
   </si>
   <si>
     <t>SolaX Triple Power</t>
   </si>
   <si>
     <t>Guaranteed 'no bill' for 7 years.</t>
   </si>
   <si>
     <t>Currently spend &lt; $3500/a on electricity; Have no existing solar panels or batteries installed; If in VIC, be eligible for the Solar Victoria battery subsidy; Must purchase a solar + battery system from Reposit.</t>
   </si>
   <si>
     <t>Similar to a PPA - customer buys system outright and Reposit guarantees no bills.</t>
   </si>
   <si>
+    <t>5 years</t>
+  </si>
+  <si>
     <t>No cancellation fee.</t>
-  </si>
-[...16 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Plico Energy VPP</t>
   </si>
   <si>
     <t>Sigenergy, Alpha ESS and Redback Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">NSW: For eligible new battery purchases, Plico VPP discount of $1,500. 
 WA: For eligible new battery purchases, Plico VPP discount of $1,500. In addition, eligible households may be able to access the WA state battery rebate scheme of $1,300–$3,800, and interest-free loan. </t>
   </si>
   <si>
     <t>NSW: Residential households
 WA: Residential households in Synergy’s network (south-west WA)</t>
   </si>
   <si>
     <t>NSW: When households join Alinta Energy’s SunShare plan, they receive a 10c/kWh solar FiT for the first 10kWh exported each day, then 4c/kWh for remaining exports, on electricity bill. These households will also receive 50c/kWh during Plico VPP events, paid by Plico quarterly. 
 WA: Households paid three times the Synergy electricity usage tariff for solar exported during Plico VPP Events, on Synergy electricity bill.</t>
   </si>
   <si>
     <t>Chosen by customer</t>
   </si>
   <si>
     <t>If battery system is financed, contract matches finance term. For VPP-only customers, contract ranges from no-lock-in, up to 5 years.</t>
   </si>
   <si>
     <t>Varies on terms of contract</t>
-  </si>
-[...21 lines deleted...]
-    <t>None. Note, LAVO Energy as a Service Lease Agreement is for a fixed term.</t>
   </si>
   <si>
     <t>NRN VPP by Diamond Energy</t>
   </si>
   <si>
     <t>Sungrow</t>
   </si>
   <si>
     <t xml:space="preserve">10% discount on any grid electricity usage.
 Low rate for usage from system. Usage and daily charge included on Diamond Energy bill.
 </t>
   </si>
   <si>
+    <t xml:space="preserve">Residential households in NSW, SA, VIC and QLD (Energex only). </t>
+  </si>
+  <si>
     <t xml:space="preserve">Feed-in credit equal to retail plan usage rate.
 Diamond Energy’s best Single Rate plan. 
 </t>
   </si>
   <si>
     <t>No lock-in contract.
 Opt-in and out at any time.
 Note, NRN System Services Agreement is for fixed term.</t>
   </si>
   <si>
     <t>None. Note, NRN System Services Agreement is for fixed term.</t>
   </si>
   <si>
     <t>Battery Ease by EnergyAustralia</t>
   </si>
   <si>
     <t>Alpha ESS, Ambrion, Eveready, GivEnergy, Goodwe, Growatt, Hive, LG Energy Solution, Redback, Sigenergy, Solaredge, Sungrow, Sunpower, Tesla</t>
   </si>
   <si>
     <t>$15 in bill credits every month and battery optimisation.</t>
   </si>
   <si>
     <t>Residential households in NSW.</t>
   </si>
   <si>
     <t>8000 cap</t>
   </si>
   <si>
     <t xml:space="preserve">12c/kWh exported for the first 15kWh daily. Standard rate applies for the remaining export. </t>
   </si>
   <si>
     <t>GEE Energy VPP</t>
   </si>
   <si>
-    <t xml:space="preserve">Fox Ess, AlphaESS, Sungrow, Solis, Growatt, Neovolt. </t>
-[...5 lines deleted...]
-    <t>Eligible BESS2 Residential households in NSW.</t>
+    <t>Neovolt, AlphaESS, Growatt, FoxESS, Sungrow and Solis</t>
+  </si>
+  <si>
+    <t>$300 welcome bonus, paid as $25 per month for 12 months.</t>
+  </si>
+  <si>
+    <t>Must be an existing GEE electricity customer with legal rights to a compatible solar-and-battery system, a compliant inverter, stable internet and permission for GEE or its VPP operator to control the battery. Available in NSW, VIC, QLD and SA, subject to address and network.</t>
   </si>
   <si>
     <t xml:space="preserve">Uncapped </t>
   </si>
   <si>
     <t>Variable.
 Premium Feed-in Tarff: 
 The first 10kWh exported between 5:00pm and 9:00pm + Critical Event Bonus : When electricity cost is more than $1/kwh at AEMO and we
-trigger the batteries to discharge + Zero Evening Use Discount: If your grid import is zero between 5-8 pm every day, Base FIT 0.08 for morning exports between 5 am to 9 am.</t>
+trigger the batteries to discharge + Zero Evening Use Discount: If your grid import is zero between 5-8 pm every day, Base FIT 8c for morning exports between 5 am to 9 am.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="double"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -761,59 +700,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.amber.com.au/hc/en-us/articles/10015835768845-Which-batteries-are-compatible-with-SmartShift?gad_source=1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.escosa.sa.gov.au/industry/reps/overview/reps" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amber.com.au/solar-and-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.originenergy.com.au/help-support/energy-products-and-services/batteries-and-loop-vpp/compatible-solar-batteries-and-inverter-models" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mactradeservices.com.au/south-australia/virtual-power-plant" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.originenergy.com.au/solar/battery-plans/lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agl.com.au/residential/energy/solar-and-batteries/solar-batteries/bring-your-own-solar-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://engie.com.au/residential/energy-efficiency/engie-vpp/new-solar-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://save.energylocals.com.au/TeslaEnergyPlan-TOU/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synergy.net.au/Your-home/Solar-and-battery/battery-rewards" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shinehub.com.au/virtual-power-plant/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diamondenergy.com.au/diamond-energy-vpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globirdenergy.com.au/help-support/faq-vpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositpower.com/no-bill/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/consumers/solar-and-batteries/south-australias-virtual-power-plant" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plicoenergy.com.au/plicovpp" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavo.com.au/lavo-life/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nrn.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.energyaustralia.com.au/battery-ease?utm_source=solarquotes&amp;utm_medium=referral&amp;utm_campaign=battery+ease" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gee.com.au/virtual-power-plant" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.amber.com.au/hc/en-us/articles/10015835768845-Which-batteries-are-compatible-with-SmartShift?gad_source=1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.escosa.sa.gov.au/industry/reps/overview/reps" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amber.com.au/solar-and-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.originenergy.com.au/help-support/energy-products-and-services/batteries-and-loop-vpp/compatible-solar-batteries-and-inverter-models" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.originenergy.com.au/solar/battery-plans/lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agl.com.au/residential/energy/solar-and-batteries/solar-batteries/bring-your-own-solar-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://engie.com.au/residential/energy-efficiency/engie-vpp" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synergy.net.au/Global/SSL" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synergy.net.au/Your-home/Solar-and-battery/battery-rewards" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shinehub.com.au/virtual-power-plant/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diamondenergy.com.au/diamond-energy-vpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globirdenergy.com.au/help-support/faq-vpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositpower.com/no-bill/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plicoenergy.com.au/plicovpp" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nrn.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.energyaustralia.com.au/battery-ease?utm_source=solarquotes&amp;utm_medium=referral&amp;utm_campaign=battery+ease" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gee.com.au/virtual-power-plant" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ18"/>
+  <dimension ref="A1:AZ15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39" customWidth="true" style="1"/>
     <col min="27" max="27" width="39" customWidth="true" style="1"/>
     <col min="2" max="2" width="39" customWidth="true" style="1"/>
     <col min="28" max="28" width="39" customWidth="true" style="1"/>
     <col min="3" max="3" width="39" customWidth="true" style="1"/>
     <col min="29" max="29" width="39" customWidth="true" style="1"/>
     <col min="4" max="4" width="39" customWidth="true" style="1"/>
     <col min="30" max="30" width="39" customWidth="true" style="1"/>
     <col min="5" max="5" width="39" customWidth="true" style="1"/>
     <col min="31" max="31" width="39" customWidth="true" style="1"/>
     <col min="6" max="6" width="39" customWidth="true" style="1"/>
     <col min="32" max="32" width="39" customWidth="true" style="1"/>
     <col min="7" max="7" width="39" customWidth="true" style="1"/>
     <col min="33" max="33" width="39" customWidth="true" style="1"/>
     <col min="8" max="8" width="39" customWidth="true" style="1"/>
     <col min="34" max="34" width="39" customWidth="true" style="1"/>
     <col min="9" max="9" width="39" customWidth="true" style="1"/>
     <col min="35" max="35" width="39" customWidth="true" style="1"/>
@@ -915,563 +854,461 @@
       <c r="F3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J3" s="2" t="str">
         <f>HYPERLINK("https://www.amber.com.au/solar-and-battery","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="2" t="str">
         <f>HYPERLINK("https://www.originenergy.com.au/help-support/energy-products-and-services/batteries-and-loop-vpp/compatible-solar-batteries-and-inverter-models","Full list here")</f>
         <v>Full list here</v>
       </c>
-      <c r="C4" s="2" t="str">
-[...1 lines deleted...]
-        <v>SA</v>
+      <c r="C4" s="1" t="s">
+        <v>18</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="2" t="str">
         <f>HYPERLINK("https://www.originenergy.com.au/solar/battery-plans/lite/","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J5" s="2" t="str">
         <f>HYPERLINK("https://www.agl.com.au/residential/energy/solar-and-batteries/solar-batteries/bring-your-own-solar-battery","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="2" t="str">
-        <f>HYPERLINK("https://engie.com.au/residential/energy-efficiency/engie-vpp/new-solar-battery","Here")</f>
+        <f>HYPERLINK("https://engie.com.au/residential/energy-efficiency/engie-vpp","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" s="1" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B7" s="1" t="s">
         <v>38</v>
+      </c>
+      <c r="B7" s="2" t="str">
+        <f>HYPERLINK("https://www.synergy.net.au/Global/SSL","Supported Solutions List")</f>
+        <v>Supported Solutions List</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="1" t="s">
+      <c r="G7" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="H7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="1" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="J7" s="2" t="str">
-        <f>HYPERLINK("https://save.energylocals.com.au/TeslaEnergyPlan-TOU/","Here")</f>
+        <f>HYPERLINK("https://www.synergy.net.au/Your-home/Solar-and-battery/battery-rewards","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="J8" s="2" t="str">
-        <f>HYPERLINK("https://www.synergy.net.au/Your-home/Solar-and-battery/battery-rewards","Here")</f>
+        <f>HYPERLINK("https://shinehub.com.au/virtual-power-plant/","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" s="1" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="J9" s="2" t="str">
-        <f>HYPERLINK("https://shinehub.com.au/virtual-power-plant/","Here")</f>
+        <f>HYPERLINK("https://diamondenergy.com.au/diamond-energy-vpp/","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" s="1" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
       <c r="J10" s="2" t="str">
-        <f>HYPERLINK("https://diamondenergy.com.au/diamond-energy-vpp/","Here")</f>
+        <f>HYPERLINK("https://www.globirdenergy.com.au/help-support/faq-vpp/","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="J11" s="2" t="str">
-        <f>HYPERLINK("https://www.globirdenergy.com.au/help-support/faq-vpp/","Here")</f>
+        <f>HYPERLINK("https://repositpower.com/no-bill/","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" s="1" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="J12" s="2" t="str">
-        <f>HYPERLINK("https://repositpower.com/no-bill/","Here")</f>
+        <f>HYPERLINK("https://www.plicoenergy.com.au/plicovpp","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" s="1" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="J13" s="2" t="str">
-        <f>HYPERLINK("https://www.energymining.sa.gov.au/consumers/solar-and-batteries/south-australias-virtual-power-plant","Here")</f>
+        <f>HYPERLINK("https://nrn.com.au/","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" s="1" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>86</v>
+        <v>59</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>87</v>
+        <v>30</v>
       </c>
       <c r="J14" s="2" t="str">
-        <f>HYPERLINK("https://www.plicoenergy.com.au/plicovpp","Here")</f>
+        <f>HYPERLINK("https://home.energyaustralia.com.au/battery-ease?utm_source=solarquotes&amp;utm_medium=referral&amp;utm_campaign=battery+ease","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" s="1" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="J15" s="2" t="str">
-        <f>HYPERLINK("https://www.lavo.com.au/lavo-life/","Here")</f>
-[...97 lines deleted...]
-      <c r="J18" s="2" t="str">
         <f>HYPERLINK("https://gee.com.au/virtual-power-plant","Here")</f>
         <v>Here</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1" tooltip="Latest version here" display="Latest version here"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2" tooltip="Full list here" display="Full list here"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_3" tooltip="SA" display="SA"/>
     <hyperlink ref="J3" r:id="rId_hyperlink_4" tooltip="Here" display="Here"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_5" tooltip="Full list here" display="Full list here"/>
-    <hyperlink ref="C4" r:id="rId_hyperlink_6" tooltip="SA" display="SA"/>
-[...2 lines deleted...]
-    <hyperlink ref="J6" r:id="rId_hyperlink_9" tooltip="Here" display="Here"/>
+    <hyperlink ref="J4" r:id="rId_hyperlink_6" tooltip="Here" display="Here"/>
+    <hyperlink ref="J5" r:id="rId_hyperlink_7" tooltip="Here" display="Here"/>
+    <hyperlink ref="J6" r:id="rId_hyperlink_8" tooltip="Here" display="Here"/>
+    <hyperlink ref="B7" r:id="rId_hyperlink_9" tooltip="Supported Solutions List" display="Supported Solutions List"/>
     <hyperlink ref="J7" r:id="rId_hyperlink_10" tooltip="Here" display="Here"/>
     <hyperlink ref="J8" r:id="rId_hyperlink_11" tooltip="Here" display="Here"/>
     <hyperlink ref="J9" r:id="rId_hyperlink_12" tooltip="Here" display="Here"/>
     <hyperlink ref="J10" r:id="rId_hyperlink_13" tooltip="Here" display="Here"/>
     <hyperlink ref="J11" r:id="rId_hyperlink_14" tooltip="Here" display="Here"/>
     <hyperlink ref="J12" r:id="rId_hyperlink_15" tooltip="Here" display="Here"/>
     <hyperlink ref="J13" r:id="rId_hyperlink_16" tooltip="Here" display="Here"/>
     <hyperlink ref="J14" r:id="rId_hyperlink_17" tooltip="Here" display="Here"/>
     <hyperlink ref="J15" r:id="rId_hyperlink_18" tooltip="Here" display="Here"/>
-    <hyperlink ref="J16" r:id="rId_hyperlink_19" tooltip="Here" display="Here"/>
-[...1 lines deleted...]
-    <hyperlink ref="J18" r:id="rId_hyperlink_21" tooltip="Here" display="Here"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>