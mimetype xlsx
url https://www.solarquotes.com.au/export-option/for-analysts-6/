--- v4 (2026-08-03)
+++ v5 (2026-08-26)
@@ -307,57 +307,57 @@
     <t xml:space="preserve">Residential households in NSW, SA, VIC and QLD (Energex only). </t>
   </si>
   <si>
     <t xml:space="preserve">Feed-in credit equal to retail plan usage rate.
 Diamond Energy’s best Single Rate plan. 
 </t>
   </si>
   <si>
     <t>No lock-in contract.
 Opt-in and out at any time.
 Note, NRN System Services Agreement is for fixed term.</t>
   </si>
   <si>
     <t>None. Note, NRN System Services Agreement is for fixed term.</t>
   </si>
   <si>
     <t>Battery Ease by EnergyAustralia</t>
   </si>
   <si>
     <t>Alpha ESS, Ambrion, Eveready, GivEnergy, Goodwe, Growatt, Hive, LG Energy Solution, Redback, Sigenergy, Solaredge, Sungrow, Sunpower, Tesla</t>
   </si>
   <si>
     <t>$15 in bill credits every month and battery optimisation.</t>
   </si>
   <si>
-    <t>Residential households in NSW.</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">12c/kWh exported for the first 15kWh daily. Standard rate applies for the remaining export. </t>
+    <t>Eligible NSW residential EnergyAustralia electricity customers with a compatible battery/system, remotely-read smart meter and reliable internet connection.</t>
+  </si>
+  <si>
+    <t>8c/kWh for the first 10kWh exported daily, regardless of time of day. Standard rate applies to the remaining export.</t>
+  </si>
+  <si>
+    <t>No lock-in contract. 30 days' written notice to leave.</t>
   </si>
   <si>
     <t>GEE Energy VPP</t>
   </si>
   <si>
     <t>Neovolt, AlphaESS, Growatt, FoxESS, Sungrow and Solis</t>
   </si>
   <si>
     <t>$300 welcome bonus, paid as $25 per month for 12 months.</t>
   </si>
   <si>
     <t>Must be an existing GEE electricity customer with legal rights to a compatible solar-and-battery system, a compliant inverter, stable internet and permission for GEE or its VPP operator to control the battery. Available in NSW, VIC, QLD and SA, subject to address and network.</t>
   </si>
   <si>
     <t xml:space="preserve">Uncapped </t>
   </si>
   <si>
     <t>Variable.
 Premium Feed-in Tarff: 
 The first 10kWh exported between 5:00pm and 9:00pm + Critical Event Bonus : When electricity cost is more than $1/kwh at AEMO and we
 trigger the batteries to discharge + Zero Evening Use Discount: If your grid import is zero between 5-8 pm every day, Base FIT 8c for morning exports between 5 am to 9 am.</t>
   </si>
 </sst>
 </file>
 
@@ -1192,60 +1192,60 @@
       <c r="H13" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>87</v>
       </c>
       <c r="J13" s="2" t="str">
         <f>HYPERLINK("https://nrn.com.au/","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>59</v>
+        <v>93</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J14" s="2" t="str">
         <f>HYPERLINK("https://home.energyaustralia.com.au/battery-ease?utm_source=solarquotes&amp;utm_medium=referral&amp;utm_campaign=battery+ease","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>98</v>
       </c>