--- v5 (2026-08-26)
+++ v6 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Generated by SolarQuotes.com.au:</t>
   </si>
   <si>
     <t>VPP Provider</t>
   </si>
   <si>
     <t>Batteries approved for use</t>
   </si>
   <si>
     <t>VPP subsidy</t>
   </si>
   <si>
     <t>Eligibility requirements</t>
   </si>
   <si>
     <t>Number of places in program</t>
   </si>
   <si>
     <t>Feed-in/usage tariffs offered</t>
   </si>
   <si>
     <t>Minimum energy storage capacity reserved for homeowner</t>
   </si>
   <si>
@@ -269,77 +269,50 @@
     <t>Plico Energy VPP</t>
   </si>
   <si>
     <t>Sigenergy, Alpha ESS and Redback Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">NSW: For eligible new battery purchases, Plico VPP discount of $1,500. 
 WA: For eligible new battery purchases, Plico VPP discount of $1,500. In addition, eligible households may be able to access the WA state battery rebate scheme of $1,300–$3,800, and interest-free loan. </t>
   </si>
   <si>
     <t>NSW: Residential households
 WA: Residential households in Synergy’s network (south-west WA)</t>
   </si>
   <si>
     <t>NSW: When households join Alinta Energy’s SunShare plan, they receive a 10c/kWh solar FiT for the first 10kWh exported each day, then 4c/kWh for remaining exports, on electricity bill. These households will also receive 50c/kWh during Plico VPP events, paid by Plico quarterly. 
 WA: Households paid three times the Synergy electricity usage tariff for solar exported during Plico VPP Events, on Synergy electricity bill.</t>
   </si>
   <si>
     <t>Chosen by customer</t>
   </si>
   <si>
     <t>If battery system is financed, contract matches finance term. For VPP-only customers, contract ranges from no-lock-in, up to 5 years.</t>
   </si>
   <si>
     <t>Varies on terms of contract</t>
-  </si>
-[...25 lines deleted...]
-    <t>None. Note, NRN System Services Agreement is for fixed term.</t>
   </si>
   <si>
     <t>Battery Ease by EnergyAustralia</t>
   </si>
   <si>
     <t>Alpha ESS, Ambrion, Eveready, GivEnergy, Goodwe, Growatt, Hive, LG Energy Solution, Redback, Sigenergy, Solaredge, Sungrow, Sunpower, Tesla</t>
   </si>
   <si>
     <t>$15 in bill credits every month and battery optimisation.</t>
   </si>
   <si>
     <t>Eligible NSW residential EnergyAustralia electricity customers with a compatible battery/system, remotely-read smart meter and reliable internet connection.</t>
   </si>
   <si>
     <t>8c/kWh for the first 10kWh exported daily, regardless of time of day. Standard rate applies to the remaining export.</t>
   </si>
   <si>
     <t>No lock-in contract. 30 days' written notice to leave.</t>
   </si>
   <si>
     <t>GEE Energy VPP</t>
   </si>
   <si>
     <t>Neovolt, AlphaESS, Growatt, FoxESS, Sungrow and Solis</t>
   </si>
@@ -700,59 +673,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.amber.com.au/hc/en-us/articles/10015835768845-Which-batteries-are-compatible-with-SmartShift?gad_source=1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.escosa.sa.gov.au/industry/reps/overview/reps" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amber.com.au/solar-and-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.originenergy.com.au/help-support/energy-products-and-services/batteries-and-loop-vpp/compatible-solar-batteries-and-inverter-models" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.originenergy.com.au/solar/battery-plans/lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agl.com.au/residential/energy/solar-and-batteries/solar-batteries/bring-your-own-solar-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://engie.com.au/residential/energy-efficiency/engie-vpp" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synergy.net.au/Global/SSL" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synergy.net.au/Your-home/Solar-and-battery/battery-rewards" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shinehub.com.au/virtual-power-plant/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diamondenergy.com.au/diamond-energy-vpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globirdenergy.com.au/help-support/faq-vpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositpower.com/no-bill/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plicoenergy.com.au/plicovpp" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nrn.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.energyaustralia.com.au/battery-ease?utm_source=solarquotes&amp;utm_medium=referral&amp;utm_campaign=battery+ease" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gee.com.au/virtual-power-plant" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.amber.com.au/hc/en-us/articles/10015835768845-Which-batteries-are-compatible-with-SmartShift?gad_source=1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.escosa.sa.gov.au/industry/reps/overview/reps" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amber.com.au/solar-and-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.originenergy.com.au/help-support/energy-products-and-services/batteries-and-loop-vpp/compatible-solar-batteries-and-inverter-models" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.originenergy.com.au/solar/battery-plans/lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agl.com.au/residential/energy/solar-and-batteries/solar-batteries/bring-your-own-solar-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://engie.com.au/residential/energy-efficiency/engie-vpp" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synergy.net.au/Global/SSL" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synergy.net.au/Your-home/Solar-and-battery/battery-rewards" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shinehub.com.au/virtual-power-plant/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diamondenergy.com.au/diamond-energy-vpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globirdenergy.com.au/help-support/faq-vpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositpower.com/no-bill/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plicoenergy.com.au/plicovpp" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.energyaustralia.com.au/battery-ease?utm_source=solarquotes&amp;utm_medium=referral&amp;utm_campaign=battery+ease" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gee.com.au/virtual-power-plant" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ15"/>
+  <dimension ref="A1:AZ14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39" customWidth="true" style="1"/>
     <col min="27" max="27" width="39" customWidth="true" style="1"/>
     <col min="2" max="2" width="39" customWidth="true" style="1"/>
     <col min="28" max="28" width="39" customWidth="true" style="1"/>
     <col min="3" max="3" width="39" customWidth="true" style="1"/>
     <col min="29" max="29" width="39" customWidth="true" style="1"/>
     <col min="4" max="4" width="39" customWidth="true" style="1"/>
     <col min="30" max="30" width="39" customWidth="true" style="1"/>
     <col min="5" max="5" width="39" customWidth="true" style="1"/>
     <col min="31" max="31" width="39" customWidth="true" style="1"/>
     <col min="6" max="6" width="39" customWidth="true" style="1"/>
     <col min="32" max="32" width="39" customWidth="true" style="1"/>
     <col min="7" max="7" width="39" customWidth="true" style="1"/>
     <col min="33" max="33" width="39" customWidth="true" style="1"/>
     <col min="8" max="8" width="39" customWidth="true" style="1"/>
     <col min="34" max="34" width="39" customWidth="true" style="1"/>
     <col min="9" max="9" width="39" customWidth="true" style="1"/>
     <col min="35" max="35" width="39" customWidth="true" style="1"/>
@@ -1165,150 +1138,116 @@
       <c r="J12" s="2" t="str">
         <f>HYPERLINK("https://www.plicoenergy.com.au/plicovpp","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>85</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>87</v>
+        <v>30</v>
       </c>
       <c r="J13" s="2" t="str">
-        <f>HYPERLINK("https://nrn.com.au/","Here")</f>
+        <f>HYPERLINK("https://home.energyaustralia.com.au/battery-ease?utm_source=solarquotes&amp;utm_medium=referral&amp;utm_campaign=battery+ease","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="J14" s="2" t="str">
-        <f>HYPERLINK("https://home.energyaustralia.com.au/battery-ease?utm_source=solarquotes&amp;utm_medium=referral&amp;utm_campaign=battery+ease","Here")</f>
-[...31 lines deleted...]
-      <c r="J15" s="2" t="str">
         <f>HYPERLINK("https://gee.com.au/virtual-power-plant","Here")</f>
         <v>Here</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1" tooltip="Latest version here" display="Latest version here"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2" tooltip="Full list here" display="Full list here"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_3" tooltip="SA" display="SA"/>
     <hyperlink ref="J3" r:id="rId_hyperlink_4" tooltip="Here" display="Here"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_5" tooltip="Full list here" display="Full list here"/>
     <hyperlink ref="J4" r:id="rId_hyperlink_6" tooltip="Here" display="Here"/>
     <hyperlink ref="J5" r:id="rId_hyperlink_7" tooltip="Here" display="Here"/>
     <hyperlink ref="J6" r:id="rId_hyperlink_8" tooltip="Here" display="Here"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_9" tooltip="Supported Solutions List" display="Supported Solutions List"/>
     <hyperlink ref="J7" r:id="rId_hyperlink_10" tooltip="Here" display="Here"/>
     <hyperlink ref="J8" r:id="rId_hyperlink_11" tooltip="Here" display="Here"/>
     <hyperlink ref="J9" r:id="rId_hyperlink_12" tooltip="Here" display="Here"/>
     <hyperlink ref="J10" r:id="rId_hyperlink_13" tooltip="Here" display="Here"/>
     <hyperlink ref="J11" r:id="rId_hyperlink_14" tooltip="Here" display="Here"/>
     <hyperlink ref="J12" r:id="rId_hyperlink_15" tooltip="Here" display="Here"/>
     <hyperlink ref="J13" r:id="rId_hyperlink_16" tooltip="Here" display="Here"/>
     <hyperlink ref="J14" r:id="rId_hyperlink_17" tooltip="Here" display="Here"/>
-    <hyperlink ref="J15" r:id="rId_hyperlink_18" tooltip="Here" display="Here"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>