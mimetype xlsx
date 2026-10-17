--- v4 (2026-09-07)
+++ v5 (2026-10-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="386">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="392">
   <si>
     <t>Generated by SolarQuotes.com.au:</t>
   </si>
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product variant</t>
   </si>
   <si>
     <t>Price (Approx. AUD price RRP inc. GST)</t>
   </si>
   <si>
     <t>Single phase or three phase?</t>
   </si>
   <si>
     <t>Rated power</t>
   </si>
   <si>
     <t>Rated current</t>
   </si>
   <si>
     <t>Country of manufacture</t>
   </si>
   <si>
@@ -838,50 +838,68 @@
 </t>
   </si>
   <si>
     <t>$1,729
 $2,229</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>300 × 300 × 110 mm</t>
   </si>
   <si>
     <t>9.8 kg</t>
   </si>
   <si>
     <t>8 meters</t>
   </si>
   <si>
     <t>Solar-only, scheduled, fast</t>
   </si>
   <si>
     <t>-25 °C to 40 °C</t>
   </si>
   <si>
+    <t>Smappee EV Dual</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EV Dual single-phase
+EV Dual three-phase
+</t>
+  </si>
+  <si>
+    <t>$4,600
+$4,800</t>
+  </si>
+  <si>
+    <t>450 × 450 × 150 mm</t>
+  </si>
+  <si>
+    <t>22.3 kg</t>
+  </si>
+  <si>
     <t>Ohme Home Pro</t>
   </si>
   <si>
     <t xml:space="preserve">HP5-07AU-WI-BLSTD-01
 </t>
   </si>
   <si>
     <t>$1,395</t>
   </si>
   <si>
     <t>7.4 kW</t>
   </si>
   <si>
     <t>200 x 170 x 100 mm</t>
   </si>
   <si>
     <t>4 kg</t>
   </si>
   <si>
     <t>5m / 8m</t>
   </si>
   <si>
     <t>Yes - LCD Screen and LED charging status bar</t>
   </si>
   <si>
@@ -1106,50 +1124,53 @@
     <t>Fast</t>
   </si>
   <si>
     <t>-10 °C to 50 °C</t>
   </si>
   <si>
     <t>Fox ESS A-Series</t>
   </si>
   <si>
     <t xml:space="preserve">A07KP1-E-B
 A022KP1-E-B
 </t>
   </si>
   <si>
     <t>$799
 $1,099</t>
   </si>
   <si>
     <t>320 x 190 x 145mm</t>
   </si>
   <si>
     <t>5.4 kg</t>
   </si>
   <si>
     <t>Solar only, solar surplus, smart schedules</t>
+  </si>
+  <si>
+    <t>Yes, when paired with a Fox ESS solar inverter</t>
   </si>
   <si>
     <t>-30 to +50C</t>
   </si>
   <si>
     <t>Free FoxCloud2.0 app controls entire Fox ESS ecosystem (inverter, battery, EV charger); Fox Switch App (simple &amp; dedicated EV Charging app for EV charger only users)</t>
   </si>
   <si>
     <t>Fox ESS L Max Series</t>
   </si>
   <si>
     <t xml:space="preserve">L07P
 L11P
 </t>
   </si>
   <si>
     <t>$1050
 $1,200</t>
   </si>
   <si>
     <t>7.3kW
 11kW</t>
   </si>
   <si>
     <t>32A
@@ -1666,59 +1687,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/zappi-data-sheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/myenergi-LTD-Product-Warranty-v2.0-English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/zappi-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/Datasheet-Sigen-EV-AC-Charger-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/sigenergy-ac-charger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/sigenergy-dc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/sigenergy-warranty-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/Ocular-IQ-Wallbox-Datasheet-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/Ocular-Warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/ocular-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/tesla-gen3-spec.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/tesla-wall-connector-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/tesla-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/ev-switch-manual.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/ev-switch-manual.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/ev-switch-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/GW_HCA-G2_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/goodwe-evcharger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/05/sungrow-ev-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/05/WD_202508_Term_Sungrow-s-EV-Charger-3-Year-Limited-Warraty_V2.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/01/wallbox-pulsar-max.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/wallbox-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/wallbox-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/EN_Pulsar_Plus_Datasheet_English-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/wallbox-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/wallbox-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/10/se-one-ev-charger-datasheet-eu-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/10/se-limited-product-warranty-august-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_DS_Fronius_Wattpilot_EN-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_Terms-of-Warranty_EN_AU_55.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/SE_DS_Fronius_Wattpilot_Flex_EN-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_Terms-of-Warranty_EN_AU_55.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/Schneider-Electric_Schneider-Charge_EVH5A22N2S.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/eMobility-range-Warranty-Conditions-2024_2-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/schneider-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/solax-ev-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/2025-au-warranty-terms-conditions.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/solax-power-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ac-max.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ev-charger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/delta-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ac-max.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ev-charger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/delta-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/08/ZJ-beny.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/08/zj-beny-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/zj-beny-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/evnex-e2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/evnex-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/evnex-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/smappee-ev-wall.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/smappee-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/Technical-Datasheet-Ohme-Home-Pro-7.4kW.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/Ohme-Warranty-Australia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/ohme-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/ePod-7kW-Product-Data-Sheet-AUS4-compressed.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/Ohme-Warranty-Australia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/ohme-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/10/abb-terra-wallbox.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/10/abb-evcharger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/abb-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/05/enphase-IQ-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/05/Australia-EVSE-Warranty-March-31-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/enphase-energy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/04/istore-ev-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/04/istore-charger-warranty.png" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/anker-solix-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/EVC_2_Datasheet_01_30.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/Warranty_EVC2-Teltonika-Energy-Wiki.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/teltonika-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/eo-basic.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/eo-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/A-E-B_Tethered_HOME_Datasheet_EN-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/EV-Charger-WarrantyPolicy-AU-V2.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/foxess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/09/EN-L-MAX-EV-Charger-Datasheet-V1.5-20260706.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/EV-Charger-WarrantyPolicy-AU-V2.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/foxess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/05/evos-fleet22-specifications.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/05/EVOS-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/evos-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/09/evos-sb7-specifications.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/05/EVOS-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/evos-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/08/EV-Charger-Datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/08/EVCSTR010-Manual.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/soltaro-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/08/scame-ev-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/08/BE-W2.0-Warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/scame-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/starcharge-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/Halo-IEC-7.4-kW-V2G-DC-wallbox-Product-Warranty-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.starcharge.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/zappi-data-sheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/myenergi-LTD-Product-Warranty-v2.0-English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/zappi-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/Datasheet-Sigen-EV-AC-Charger-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/sigenergy-ac-charger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/sigenergy-dc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/sigenergy-warranty-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/Ocular-IQ-Wallbox-Datasheet-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/Ocular-Warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/ocular-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/tesla-gen3-spec.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/tesla-wall-connector-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/tesla-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/ev-switch-manual.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/ev-switch-manual.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/ev-switch-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/GW_HCA-G2_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/goodwe-evcharger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/05/sungrow-ev-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/05/WD_202508_Term_Sungrow-s-EV-Charger-3-Year-Limited-Warraty_V2.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/01/wallbox-pulsar-max.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/wallbox-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/wallbox-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/EN_Pulsar_Plus_Datasheet_English-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/wallbox-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/wallbox-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/10/se-one-ev-charger-datasheet-eu-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/10/se-limited-product-warranty-august-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_DS_Fronius_Wattpilot_EN-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_Terms-of-Warranty_EN_AU_55.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/SE_DS_Fronius_Wattpilot_Flex_EN-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_Terms-of-Warranty_EN_AU_55.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/Schneider-Electric_Schneider-Charge_EVH5A22N2S.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/eMobility-range-Warranty-Conditions-2024_2-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/schneider-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/solax-ev-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/2025-au-warranty-terms-conditions.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/solax-power-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ac-max.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ev-charger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/delta-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ac-max.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ev-charger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/delta-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/08/ZJ-beny.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/08/zj-beny-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/zj-beny-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/evnex-e2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/evnex-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/evnex-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/smappee-ev-wall.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/smappee-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/10/Smappee-Technical_specifications-EV_Dual_Wall-EN-260623-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/10/Warranty-Statement_EN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/smappee-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/Technical-Datasheet-Ohme-Home-Pro-7.4kW.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/Ohme-Warranty-Australia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/ohme-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/ePod-7kW-Product-Data-Sheet-AUS4-compressed.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/Ohme-Warranty-Australia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/ohme-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/10/abb-terra-wallbox.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/10/abb-evcharger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/abb-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/05/enphase-IQ-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/05/Australia-EVSE-Warranty-March-31-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/enphase-energy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/04/istore-ev-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/04/istore-charger-warranty.png" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/anker-solix-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/EVC_2_Datasheet_01_30.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/Warranty_EVC2-Teltonika-Energy-Wiki.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/teltonika-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/eo-basic.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/eo-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/A-E-B_Tethered_HOME_Datasheet_EN-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/EV-Charger-WarrantyPolicy-AU-V2.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/foxess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/09/EN-L-MAX-EV-Charger-Datasheet-V1.5-20260706.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/EV-Charger-WarrantyPolicy-AU-V2.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/foxess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/05/evos-fleet22-specifications.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/05/EVOS-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/evos-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/09/evos-sb7-specifications.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/05/EVOS-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/evos-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/08/EV-Charger-Datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/08/EVCSTR010-Manual.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/soltaro-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/08/scame-ev-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/08/BE-W2.0-Warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/scame-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/starcharge-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/Halo-IEC-7.4-kW-V2G-DC-wallbox-Product-Warranty-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.starcharge.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ37"/>
+  <dimension ref="A1:AZ38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39" customWidth="true" style="1"/>
     <col min="27" max="27" width="39" customWidth="true" style="1"/>
     <col min="2" max="2" width="39" customWidth="true" style="1"/>
     <col min="28" max="28" width="39" customWidth="true" style="1"/>
     <col min="3" max="3" width="39" customWidth="true" style="1"/>
     <col min="29" max="29" width="39" customWidth="true" style="1"/>
     <col min="4" max="4" width="39" customWidth="true" style="1"/>
     <col min="30" max="30" width="39" customWidth="true" style="1"/>
     <col min="5" max="5" width="39" customWidth="true" style="1"/>
     <col min="31" max="31" width="39" customWidth="true" style="1"/>
     <col min="6" max="6" width="39" customWidth="true" style="1"/>
     <col min="32" max="32" width="39" customWidth="true" style="1"/>
     <col min="7" max="7" width="39" customWidth="true" style="1"/>
     <col min="33" max="33" width="39" customWidth="true" style="1"/>
     <col min="8" max="8" width="39" customWidth="true" style="1"/>
     <col min="34" max="34" width="39" customWidth="true" style="1"/>
     <col min="9" max="9" width="39" customWidth="true" style="1"/>
     <col min="35" max="35" width="39" customWidth="true" style="1"/>
@@ -3543,1301 +3564,1387 @@
         <v>45</v>
       </c>
       <c r="Z22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/smappee-ev-wall.pdf","Smappee EV Wall datasheet")</f>
         <v>Smappee EV Wall datasheet</v>
       </c>
       <c r="AA22" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AB22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/smappee-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>102</v>
+        <v>32</v>
       </c>
       <c r="E23" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H23" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="F23" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H23" s="1" t="s">
+      <c r="I23" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="I23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J23" s="1" t="s">
-        <v>39</v>
+        <v>81</v>
       </c>
       <c r="K23" s="1" t="s">
         <v>38</v>
       </c>
       <c r="L23" s="1" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="M23" s="1" t="s">
-        <v>253</v>
+        <v>39</v>
+      </c>
+      <c r="N23" s="1" t="s">
+        <v>94</v>
       </c>
       <c r="O23" s="1" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="P23" s="1" t="s">
         <v>38</v>
       </c>
       <c r="Q23" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R23" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S23" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="T23" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U23" s="1" t="s">
-        <v>219</v>
+        <v>82</v>
       </c>
       <c r="V23" s="1" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="W23" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X23" s="1" t="s">
-        <v>256</v>
+        <v>45</v>
       </c>
       <c r="Z23" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/10/Technical-Datasheet-Ohme-Home-Pro-7.4kW.pdf","Ohme Home Pro datasheet")</f>
-        <v>Ohme Home Pro datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/10/Smappee-Technical_specifications-EV_Dual_Wall-EN-260623-1.pdf","Smappee EV Dual datasheet")</f>
+        <v>Smappee EV Dual datasheet</v>
       </c>
       <c r="AA23" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/05/Ohme-Warranty-Australia.pdf","Ohme Home Pro warranty")</f>
-        <v>Ohme Home Pro warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/10/Warranty-Statement_EN.pdf","Yes")</f>
+        <v>Yes</v>
       </c>
       <c r="AB23" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/ohme-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/smappee-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" s="1" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>104</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H24" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="M24" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="O24" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="P24" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q24" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R24" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="S24" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="T24" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="U24" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="V24" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="I24" s="1" t="s">
+      <c r="W24" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="X24" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="J24" s="1" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="Z24" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/05/ePod-7kW-Product-Data-Sheet-AUS4-compressed.pdf","Ohme ePod datasheet")</f>
-        <v>Ohme ePod datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/10/Technical-Datasheet-Ohme-Home-Pro-7.4kW.pdf","Ohme Home Pro datasheet")</f>
+        <v>Ohme Home Pro datasheet</v>
       </c>
       <c r="AA24" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/05/Ohme-Warranty-Australia.pdf","Ohme ePod warranty")</f>
-        <v>Ohme ePod warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/05/Ohme-Warranty-Australia.pdf","Ohme Home Pro warranty")</f>
+        <v>Ohme Home Pro warranty</v>
       </c>
       <c r="AB24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/ohme-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="I25" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="J25" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="L25" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="M25" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E25" s="1" t="s">
+      <c r="O25" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="P25" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q25" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R25" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="S25" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="T25" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="U25" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="V25" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="H25" s="1" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="W25" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X25" s="1" t="s">
-        <v>84</v>
+        <v>261</v>
       </c>
       <c r="Z25" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/10/abb-terra-wallbox.pdf","ABB Terra Wallbox datasheet")</f>
-        <v>ABB Terra Wallbox datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/05/ePod-7kW-Product-Data-Sheet-AUS4-compressed.pdf","Ohme ePod datasheet")</f>
+        <v>Ohme ePod datasheet</v>
       </c>
       <c r="AA25" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/10/abb-evcharger-warranty.pdf","ABB Terra Wallbox warranty")</f>
-        <v>ABB Terra Wallbox warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/05/Ohme-Warranty-Australia.pdf","Ohme ePod warranty")</f>
+        <v>Ohme ePod warranty</v>
       </c>
       <c r="AB25" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/abb-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/ohme-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="H26" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="I26" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L26" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="D26" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G26" s="1" t="s">
+      <c r="M26" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="O26" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P26" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="H26" s="1" t="s">
+      <c r="Q26" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R26" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="S26" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="T26" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="U26" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="V26" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="I26" s="1" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="W26" s="1" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>39</v>
+      </c>
+      <c r="X26" s="1" t="s">
+        <v>84</v>
       </c>
       <c r="Z26" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/05/enphase-IQ-2.pdf","Yes")</f>
-        <v>Yes</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/10/abb-terra-wallbox.pdf","ABB Terra Wallbox datasheet")</f>
+        <v>ABB Terra Wallbox datasheet</v>
       </c>
       <c r="AA26" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/05/Australia-EVSE-Warranty-March-31-2025.pdf","Yes")</f>
-        <v>Yes</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/10/abb-evcharger-warranty.pdf","ABB Terra Wallbox warranty")</f>
+        <v>ABB Terra Wallbox warranty</v>
       </c>
       <c r="AB26" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/enphase-energy-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/abb-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H27" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="I27" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="J27" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="L27" s="1" t="s">
         <v>286</v>
-      </c>
-[...25 lines deleted...]
-        <v>107</v>
       </c>
       <c r="M27" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="N27" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O27" s="1" t="s">
-        <v>290</v>
+        <v>108</v>
       </c>
       <c r="P27" s="1" t="s">
         <v>38</v>
       </c>
       <c r="Q27" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R27" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S27" s="1" t="s">
-        <v>278</v>
+        <v>38</v>
       </c>
       <c r="T27" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U27" s="1" t="s">
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="V27" s="1" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="W27" s="1" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>288</v>
+      </c>
+      <c r="X27" s="1">
+        <v>5</v>
       </c>
       <c r="Z27" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/04/istore-ev-charger.pdf","iStore EV Charger datasheet")</f>
-        <v>iStore EV Charger datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/05/enphase-IQ-2.pdf","Yes")</f>
+        <v>Yes</v>
       </c>
       <c r="AA27" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/04/istore-charger-warranty.png","iStore EV Charger warranty")</f>
-        <v>iStore EV Charger warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/05/Australia-EVSE-Warranty-March-31-2025.pdf","Yes")</f>
+        <v>Yes</v>
       </c>
       <c r="AB27" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/istore-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/enphase-energy-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" s="1" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>295</v>
+        <v>33</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>155</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="J28" s="1" t="s">
         <v>39</v>
       </c>
       <c r="K28" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="L28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="M28" s="1" t="s">
         <v>57</v>
       </c>
+      <c r="N28" s="1" t="s">
+        <v>294</v>
+      </c>
       <c r="O28" s="1" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="P28" s="1" t="s">
-        <v>299</v>
+        <v>38</v>
       </c>
       <c r="Q28" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R28" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S28" s="1" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="T28" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U28" s="1" t="s">
         <v>43</v>
       </c>
       <c r="V28" s="1" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="W28" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X28" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="Z28" s="1" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="Z28" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/04/istore-ev-charger.pdf","iStore EV Charger datasheet")</f>
+        <v>iStore EV Charger datasheet</v>
+      </c>
+      <c r="AA28" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/04/istore-charger-warranty.png","iStore EV Charger warranty")</f>
+        <v>iStore EV Charger warranty</v>
       </c>
       <c r="AB28" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/anker-solix-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H29" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="I29" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="J29" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="M29" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="O29" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E29" s="1" t="s">
+      <c r="P29" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="Q29" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R29" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="S29" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="T29" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="U29" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="V29" s="1" t="s">
         <v>305</v>
-      </c>
-[...43 lines deleted...]
-        <v>313</v>
       </c>
       <c r="W29" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X29" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="Z29" s="2" t="str">
-[...5 lines deleted...]
-        <v>Teltonika EVC2 warranty</v>
+      <c r="Z29" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA29" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="AB29" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/teltonika-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/anker-solix-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="L30" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="B30" s="1" t="s">
+      <c r="M30" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="N30" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="O30" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="D30" s="1" t="s">
-[...11 lines deleted...]
-      <c r="H30" s="1" t="s">
+      <c r="P30" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q30" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R30" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="S30" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="T30" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="U30" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="I30" s="1" t="s">
-[...17 lines deleted...]
-      <c r="O30" s="1" t="s">
+      <c r="V30" s="1" t="s">
         <v>318</v>
-      </c>
-[...19 lines deleted...]
-        <v>319</v>
       </c>
       <c r="W30" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X30" s="1" t="s">
         <v>45</v>
       </c>
       <c r="Z30" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/eo-basic.pdf","EO Basic datasheet")</f>
-[...3 lines deleted...]
-        <v>39</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/11/EVC_2_Datasheet_01_30.pdf","Teltonika EVC2 datasheet")</f>
+        <v>Teltonika EVC2 datasheet</v>
+      </c>
+      <c r="AA30" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/11/Warranty_EVC2-Teltonika-Energy-Wiki.pdf","Teltonika EVC2 warranty")</f>
+        <v>Teltonika EVC2 warranty</v>
       </c>
       <c r="AB30" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/eo-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/teltonika-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B31" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="C31" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="D31" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H31" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="D31" s="1" t="s">
-[...11 lines deleted...]
-      <c r="H31" s="1" t="s">
+      <c r="I31" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="M31" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="N31" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O31" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="I31" s="1" t="s">
+      <c r="P31" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q31" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R31" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="S31" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="T31" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="U31" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="V31" s="1" t="s">
         <v>324</v>
-      </c>
-[...34 lines deleted...]
-        <v>326</v>
       </c>
       <c r="W31" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X31" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="Y31" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z31" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/04/A-E-B_Tethered_HOME_Datasheet_EN-1.pdf","Yes")</f>
-[...4 lines deleted...]
-        <v>Yes</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/eo-basic.pdf","EO Basic datasheet")</f>
+        <v>EO Basic datasheet</v>
+      </c>
+      <c r="AA31" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="AB31" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/foxess-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/eo-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" s="1" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>331</v>
+        <v>300</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>332</v>
+        <v>155</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="J32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="K32" s="1" t="s">
-        <v>189</v>
+        <v>38</v>
       </c>
       <c r="L32" s="1" t="s">
-        <v>335</v>
+        <v>176</v>
       </c>
       <c r="M32" s="1" t="s">
         <v>57</v>
       </c>
       <c r="O32" s="1" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="P32" s="1" t="s">
-        <v>38</v>
+        <v>331</v>
       </c>
       <c r="Q32" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R32" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S32" s="1" t="s">
         <v>38</v>
       </c>
       <c r="T32" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U32" s="1" t="s">
-        <v>219</v>
+        <v>109</v>
       </c>
       <c r="V32" s="1" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="W32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X32" s="1" t="s">
         <v>45</v>
       </c>
       <c r="Y32" s="1" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="Z32" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/09/EN-L-MAX-EV-Charger-Datasheet-V1.5-20260706.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/04/A-E-B_Tethered_HOME_Datasheet_EN-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="AA32" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/04/EV-Charger-WarrantyPolicy-AU-V2.0.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="AB32" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/foxess-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H33" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="I33" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="C33" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E33" s="1" t="s">
+      <c r="J33" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="L33" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="M33" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="O33" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="H33" s="1" t="s">
+      <c r="P33" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="Q33" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R33" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="S33" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="T33" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="U33" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="V33" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="I33" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="1" t="s">
+      <c r="W33" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="X33" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y33" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="K33" s="1" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="Z33" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/05/evos-fleet22-specifications.pdf","EVOS Fleet22 datasheet")</f>
-        <v>EVOS Fleet22 datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/09/EN-L-MAX-EV-Charger-Datasheet-V1.5-20260706.pdf","Yes")</f>
+        <v>Yes</v>
       </c>
       <c r="AA33" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/05/EVOS-warranty.pdf","EVOS Fleet22 warranty")</f>
-        <v>EVOS Fleet22 warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/04/EV-Charger-WarrantyPolicy-AU-V2.0.pdf","Yes")</f>
+        <v>Yes</v>
       </c>
       <c r="AB33" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/evos-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/foxess-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" s="1" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>353</v>
+        <v>163</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>104</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>356</v>
+        <v>197</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>38</v>
       </c>
       <c r="L34" s="1" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="M34" s="1" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="O34" s="1" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="P34" s="1" t="s">
         <v>38</v>
       </c>
       <c r="Q34" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R34" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S34" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="T34" s="1" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="U34" s="1" t="s">
         <v>43</v>
       </c>
       <c r="V34" s="1" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="W34" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X34" s="1" t="s">
         <v>84</v>
       </c>
       <c r="Y34" s="1" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="Z34" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/09/evos-sb7-specifications.pdf","EVOS Fleet22 datasheet")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/05/evos-fleet22-specifications.pdf","EVOS Fleet22 datasheet")</f>
         <v>EVOS Fleet22 datasheet</v>
       </c>
       <c r="AA34" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/05/EVOS-warranty.pdf","EVOS Fleet22 warranty")</f>
         <v>EVOS Fleet22 warranty</v>
       </c>
       <c r="AB34" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/evos-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B35" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="C35" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E35" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="D35" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="1" t="s">
+      <c r="F35" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H35" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="F35" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H35" s="1" t="s">
+      <c r="I35" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="I35" s="1" t="s">
+      <c r="J35" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="L35" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="J35" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M35" s="1" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>352</v>
       </c>
       <c r="O35" s="1" t="s">
-        <v>367</v>
+        <v>353</v>
       </c>
       <c r="P35" s="1" t="s">
         <v>38</v>
       </c>
       <c r="Q35" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R35" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="S35" s="1" t="s">
         <v>39</v>
       </c>
       <c r="T35" s="1" t="s">
-        <v>39</v>
+        <v>354</v>
       </c>
       <c r="U35" s="1" t="s">
         <v>43</v>
       </c>
       <c r="V35" s="1" t="s">
-        <v>368</v>
+        <v>355</v>
       </c>
       <c r="W35" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X35" s="1" t="s">
-        <v>45</v>
+        <v>84</v>
+      </c>
+      <c r="Y35" s="1" t="s">
+        <v>356</v>
       </c>
       <c r="Z35" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/08/EV-Charger-Datasheet.pdf","Soltaro EV Charger datasheet")</f>
-        <v>Soltaro EV Charger datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/09/evos-sb7-specifications.pdf","EVOS Fleet22 datasheet")</f>
+        <v>EVOS Fleet22 datasheet</v>
       </c>
       <c r="AA35" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/08/EVCSTR010-Manual.pdf","Soltaro EV Charger warranty")</f>
-        <v>Soltaro EV Charger warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/05/EVOS-warranty.pdf","EVOS Fleet22 warranty")</f>
+        <v>EVOS Fleet22 warranty</v>
       </c>
       <c r="AB35" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/soltaro-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/evos-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" s="1" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>33</v>
+        <v>367</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>155</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>270</v>
+        <v>52</v>
       </c>
       <c r="H36" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="M36" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="I36" s="1" t="s">
+      <c r="N36" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="O36" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="J36" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L36" s="1" t="s">
+      <c r="P36" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q36" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R36" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="S36" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="T36" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="U36" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="V36" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="M36" s="1" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="W36" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X36" s="1" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="Z36" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/08/scame-ev-charger.pdf","Scame BE-W Net datasheet")</f>
-        <v>Scame BE-W Net datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/08/EV-Charger-Datasheet.pdf","Soltaro EV Charger datasheet")</f>
+        <v>Soltaro EV Charger datasheet</v>
       </c>
       <c r="AA36" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/08/BE-W2.0-Warranty.pdf","Scame BE-W Net warranty")</f>
-        <v>Scame BE-W Net warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/08/EVCSTR010-Manual.pdf","Soltaro EV Charger warranty")</f>
+        <v>Soltaro EV Charger warranty</v>
       </c>
       <c r="AB36" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/scame-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/soltaro-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="D37" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H37" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="I37" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="J37" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="M37" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="O37" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="P37" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q37" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R37" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="S37" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="T37" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="U37" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="V37" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="W37" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="X37" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z37" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/08/scame-ev-charger.pdf","Scame BE-W Net datasheet")</f>
+        <v>Scame BE-W Net datasheet</v>
+      </c>
+      <c r="AA37" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/08/BE-W2.0-Warranty.pdf","Scame BE-W Net warranty")</f>
+        <v>Scame BE-W Net warranty</v>
+      </c>
+      <c r="AB37" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/scame-review.html","Here")</f>
+        <v>Here</v>
+      </c>
+    </row>
+    <row r="38" spans="1:52">
+      <c r="A38" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="E37" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="1" t="s">
+      <c r="E38" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="F38" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="G37" s="1" t="s">
+      <c r="G38" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="H37" s="1" t="s">
-[...14 lines deleted...]
-      <c r="M37" s="1" t="s">
+      <c r="H38" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="M38" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="O37" s="1" t="s">
-[...11 lines deleted...]
-      <c r="S37" s="1" t="s">
+      <c r="O38" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="P38" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q38" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R38" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="S38" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="T37" s="1" t="s">
-[...2 lines deleted...]
-      <c r="U37" s="1" t="s">
+      <c r="T38" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="U38" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="V37" s="1" t="s">
-[...5 lines deleted...]
-      <c r="X37" s="1" t="s">
+      <c r="V38" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="W38" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="X38" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="Z37" s="2" t="str">
+      <c r="Z38" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/04/starcharge-datasheet.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="AA37" s="2" t="str">
+      <c r="AA38" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/04/Halo-IEC-7.4-kW-V2G-DC-wallbox-Product-Warranty-AU.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="AB37" s="2" t="str">
+      <c r="AB38" s="2" t="str">
         <f>HYPERLINK("https://www.starcharge.com/","Here")</f>
         <v>Here</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1" tooltip="Latest version here" display="Latest version here"/>
     <hyperlink ref="Z3" r:id="rId_hyperlink_2" tooltip="Zappi datasheet" display="Zappi datasheet"/>
     <hyperlink ref="AA3" r:id="rId_hyperlink_3" tooltip="Zappi warranty" display="Zappi warranty"/>
     <hyperlink ref="AB3" r:id="rId_hyperlink_4" tooltip="Here" display="Here"/>
     <hyperlink ref="Z4" r:id="rId_hyperlink_5" tooltip="Sigenergy AC EV Charger datasheet" display="Sigenergy AC EV Charger datasheet"/>
     <hyperlink ref="AA4" r:id="rId_hyperlink_6" tooltip="Sigenergy AC EV Charger warranty" display="Sigenergy AC EV Charger warranty"/>
     <hyperlink ref="AB4" r:id="rId_hyperlink_7" tooltip="Here" display="Here"/>
     <hyperlink ref="Z5" r:id="rId_hyperlink_8" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AA5" r:id="rId_hyperlink_9" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AB5" r:id="rId_hyperlink_10" tooltip="Here" display="Here"/>
     <hyperlink ref="Z6" r:id="rId_hyperlink_11" tooltip="Ocular IQ Solar datasheet" display="Ocular IQ Solar datasheet"/>
     <hyperlink ref="AA6" r:id="rId_hyperlink_12" tooltip="Ocular IQ Solar warranty" display="Ocular IQ Solar warranty"/>
     <hyperlink ref="AB6" r:id="rId_hyperlink_13" tooltip="Here" display="Here"/>
     <hyperlink ref="Z7" r:id="rId_hyperlink_14" tooltip="Tesla Wall Connector datasheet" display="Tesla Wall Connector datasheet"/>
     <hyperlink ref="AA7" r:id="rId_hyperlink_15" tooltip="Tesla Wall Connector warranty" display="Tesla Wall Connector warranty"/>
     <hyperlink ref="AB7" r:id="rId_hyperlink_16" tooltip="Here" display="Here"/>
     <hyperlink ref="Z8" r:id="rId_hyperlink_17" tooltip="EV Switch datasheet" display="EV Switch datasheet"/>
     <hyperlink ref="AA8" r:id="rId_hyperlink_18" tooltip="EV Switch warranty" display="EV Switch warranty"/>
@@ -4861,92 +4968,95 @@
     <hyperlink ref="AA14" r:id="rId_hyperlink_36" tooltip="Fronius Wattpilot warranty" display="Fronius Wattpilot warranty"/>
     <hyperlink ref="AB14" r:id="rId_hyperlink_37" tooltip="Here" display="Here"/>
     <hyperlink ref="Z15" r:id="rId_hyperlink_38" tooltip="Fronius Wattpilot Flex Home datasheet" display="Fronius Wattpilot Flex Home datasheet"/>
     <hyperlink ref="AA15" r:id="rId_hyperlink_39" tooltip="Fronius Wattpilot warranty" display="Fronius Wattpilot warranty"/>
     <hyperlink ref="AB15" r:id="rId_hyperlink_40" tooltip="Here" display="Here"/>
     <hyperlink ref="Z16" r:id="rId_hyperlink_41" tooltip="Schneider Charge datasheet" display="Schneider Charge datasheet"/>
     <hyperlink ref="AA16" r:id="rId_hyperlink_42" tooltip="Schneider Charge warranty" display="Schneider Charge warranty"/>
     <hyperlink ref="AB16" r:id="rId_hyperlink_43" tooltip="Here" display="Here"/>
     <hyperlink ref="Z17" r:id="rId_hyperlink_44" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AA17" r:id="rId_hyperlink_45" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AB17" r:id="rId_hyperlink_46" tooltip="Here" display="Here"/>
     <hyperlink ref="Z18" r:id="rId_hyperlink_47" tooltip="Delta AC Max datasheet" display="Delta AC Max datasheet"/>
     <hyperlink ref="AA18" r:id="rId_hyperlink_48" tooltip="Delta AC Max warranty" display="Delta AC Max warranty"/>
     <hyperlink ref="AB18" r:id="rId_hyperlink_49" tooltip="Here" display="Here"/>
     <hyperlink ref="Z19" r:id="rId_hyperlink_50" tooltip="Delta AC Max datasheet" display="Delta AC Max datasheet"/>
     <hyperlink ref="AA19" r:id="rId_hyperlink_51" tooltip="Delta AC Max warranty" display="Delta AC Max warranty"/>
     <hyperlink ref="AB19" r:id="rId_hyperlink_52" tooltip="Here" display="Here"/>
     <hyperlink ref="Z20" r:id="rId_hyperlink_53" tooltip="ZJ Beny AC EV Charger datasheet" display="ZJ Beny AC EV Charger datasheet"/>
     <hyperlink ref="AA20" r:id="rId_hyperlink_54" tooltip="ZJ Beny AC EV Charger warranty" display="ZJ Beny AC EV Charger warranty"/>
     <hyperlink ref="AB20" r:id="rId_hyperlink_55" tooltip="Here" display="Here"/>
     <hyperlink ref="Z21" r:id="rId_hyperlink_56" tooltip="EVNex E2 datasheet" display="EVNex E2 datasheet"/>
     <hyperlink ref="AA21" r:id="rId_hyperlink_57" tooltip="EVNex E2 warranty" display="EVNex E2 warranty"/>
     <hyperlink ref="AB21" r:id="rId_hyperlink_58" tooltip="Here" display="Here"/>
     <hyperlink ref="Z22" r:id="rId_hyperlink_59" tooltip="Smappee EV Wall datasheet" display="Smappee EV Wall datasheet"/>
     <hyperlink ref="AB22" r:id="rId_hyperlink_60" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z23" r:id="rId_hyperlink_61" tooltip="Ohme Home Pro datasheet" display="Ohme Home Pro datasheet"/>
-    <hyperlink ref="AA23" r:id="rId_hyperlink_62" tooltip="Ohme Home Pro warranty" display="Ohme Home Pro warranty"/>
+    <hyperlink ref="Z23" r:id="rId_hyperlink_61" tooltip="Smappee EV Dual datasheet" display="Smappee EV Dual datasheet"/>
+    <hyperlink ref="AA23" r:id="rId_hyperlink_62" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AB23" r:id="rId_hyperlink_63" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z24" r:id="rId_hyperlink_64" tooltip="Ohme ePod datasheet" display="Ohme ePod datasheet"/>
-    <hyperlink ref="AA24" r:id="rId_hyperlink_65" tooltip="Ohme ePod warranty" display="Ohme ePod warranty"/>
+    <hyperlink ref="Z24" r:id="rId_hyperlink_64" tooltip="Ohme Home Pro datasheet" display="Ohme Home Pro datasheet"/>
+    <hyperlink ref="AA24" r:id="rId_hyperlink_65" tooltip="Ohme Home Pro warranty" display="Ohme Home Pro warranty"/>
     <hyperlink ref="AB24" r:id="rId_hyperlink_66" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z25" r:id="rId_hyperlink_67" tooltip="ABB Terra Wallbox datasheet" display="ABB Terra Wallbox datasheet"/>
-    <hyperlink ref="AA25" r:id="rId_hyperlink_68" tooltip="ABB Terra Wallbox warranty" display="ABB Terra Wallbox warranty"/>
+    <hyperlink ref="Z25" r:id="rId_hyperlink_67" tooltip="Ohme ePod datasheet" display="Ohme ePod datasheet"/>
+    <hyperlink ref="AA25" r:id="rId_hyperlink_68" tooltip="Ohme ePod warranty" display="Ohme ePod warranty"/>
     <hyperlink ref="AB25" r:id="rId_hyperlink_69" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z26" r:id="rId_hyperlink_70" tooltip="Yes" display="Yes"/>
-    <hyperlink ref="AA26" r:id="rId_hyperlink_71" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="Z26" r:id="rId_hyperlink_70" tooltip="ABB Terra Wallbox datasheet" display="ABB Terra Wallbox datasheet"/>
+    <hyperlink ref="AA26" r:id="rId_hyperlink_71" tooltip="ABB Terra Wallbox warranty" display="ABB Terra Wallbox warranty"/>
     <hyperlink ref="AB26" r:id="rId_hyperlink_72" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z27" r:id="rId_hyperlink_73" tooltip="iStore EV Charger datasheet" display="iStore EV Charger datasheet"/>
-    <hyperlink ref="AA27" r:id="rId_hyperlink_74" tooltip="iStore EV Charger warranty" display="iStore EV Charger warranty"/>
+    <hyperlink ref="Z27" r:id="rId_hyperlink_73" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="AA27" r:id="rId_hyperlink_74" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AB27" r:id="rId_hyperlink_75" tooltip="Here" display="Here"/>
-    <hyperlink ref="AB28" r:id="rId_hyperlink_76" tooltip="Here" display="Here"/>
-[...1 lines deleted...]
-    <hyperlink ref="AA29" r:id="rId_hyperlink_78" tooltip="Teltonika EVC2 warranty" display="Teltonika EVC2 warranty"/>
+    <hyperlink ref="Z28" r:id="rId_hyperlink_76" tooltip="iStore EV Charger datasheet" display="iStore EV Charger datasheet"/>
+    <hyperlink ref="AA28" r:id="rId_hyperlink_77" tooltip="iStore EV Charger warranty" display="iStore EV Charger warranty"/>
+    <hyperlink ref="AB28" r:id="rId_hyperlink_78" tooltip="Here" display="Here"/>
     <hyperlink ref="AB29" r:id="rId_hyperlink_79" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z30" r:id="rId_hyperlink_80" tooltip="EO Basic datasheet" display="EO Basic datasheet"/>
-[...2 lines deleted...]
-    <hyperlink ref="AA31" r:id="rId_hyperlink_83" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="Z30" r:id="rId_hyperlink_80" tooltip="Teltonika EVC2 datasheet" display="Teltonika EVC2 datasheet"/>
+    <hyperlink ref="AA30" r:id="rId_hyperlink_81" tooltip="Teltonika EVC2 warranty" display="Teltonika EVC2 warranty"/>
+    <hyperlink ref="AB30" r:id="rId_hyperlink_82" tooltip="Here" display="Here"/>
+    <hyperlink ref="Z31" r:id="rId_hyperlink_83" tooltip="EO Basic datasheet" display="EO Basic datasheet"/>
     <hyperlink ref="AB31" r:id="rId_hyperlink_84" tooltip="Here" display="Here"/>
     <hyperlink ref="Z32" r:id="rId_hyperlink_85" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AA32" r:id="rId_hyperlink_86" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AB32" r:id="rId_hyperlink_87" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z33" r:id="rId_hyperlink_88" tooltip="EVOS Fleet22 datasheet" display="EVOS Fleet22 datasheet"/>
-    <hyperlink ref="AA33" r:id="rId_hyperlink_89" tooltip="EVOS Fleet22 warranty" display="EVOS Fleet22 warranty"/>
+    <hyperlink ref="Z33" r:id="rId_hyperlink_88" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="AA33" r:id="rId_hyperlink_89" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AB33" r:id="rId_hyperlink_90" tooltip="Here" display="Here"/>
     <hyperlink ref="Z34" r:id="rId_hyperlink_91" tooltip="EVOS Fleet22 datasheet" display="EVOS Fleet22 datasheet"/>
     <hyperlink ref="AA34" r:id="rId_hyperlink_92" tooltip="EVOS Fleet22 warranty" display="EVOS Fleet22 warranty"/>
     <hyperlink ref="AB34" r:id="rId_hyperlink_93" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z35" r:id="rId_hyperlink_94" tooltip="Soltaro EV Charger datasheet" display="Soltaro EV Charger datasheet"/>
-    <hyperlink ref="AA35" r:id="rId_hyperlink_95" tooltip="Soltaro EV Charger warranty" display="Soltaro EV Charger warranty"/>
+    <hyperlink ref="Z35" r:id="rId_hyperlink_94" tooltip="EVOS Fleet22 datasheet" display="EVOS Fleet22 datasheet"/>
+    <hyperlink ref="AA35" r:id="rId_hyperlink_95" tooltip="EVOS Fleet22 warranty" display="EVOS Fleet22 warranty"/>
     <hyperlink ref="AB35" r:id="rId_hyperlink_96" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z36" r:id="rId_hyperlink_97" tooltip="Scame BE-W Net datasheet" display="Scame BE-W Net datasheet"/>
-    <hyperlink ref="AA36" r:id="rId_hyperlink_98" tooltip="Scame BE-W Net warranty" display="Scame BE-W Net warranty"/>
+    <hyperlink ref="Z36" r:id="rId_hyperlink_97" tooltip="Soltaro EV Charger datasheet" display="Soltaro EV Charger datasheet"/>
+    <hyperlink ref="AA36" r:id="rId_hyperlink_98" tooltip="Soltaro EV Charger warranty" display="Soltaro EV Charger warranty"/>
     <hyperlink ref="AB36" r:id="rId_hyperlink_99" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z37" r:id="rId_hyperlink_100" tooltip="Yes" display="Yes"/>
-    <hyperlink ref="AA37" r:id="rId_hyperlink_101" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="Z37" r:id="rId_hyperlink_100" tooltip="Scame BE-W Net datasheet" display="Scame BE-W Net datasheet"/>
+    <hyperlink ref="AA37" r:id="rId_hyperlink_101" tooltip="Scame BE-W Net warranty" display="Scame BE-W Net warranty"/>
     <hyperlink ref="AB37" r:id="rId_hyperlink_102" tooltip="Here" display="Here"/>
+    <hyperlink ref="Z38" r:id="rId_hyperlink_103" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="AA38" r:id="rId_hyperlink_104" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="AB38" r:id="rId_hyperlink_105" tooltip="Here" display="Here"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>