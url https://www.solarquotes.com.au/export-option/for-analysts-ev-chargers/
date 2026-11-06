--- v5 (2026-10-17)
+++ v6 (2026-11-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="392">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
   <si>
     <t>Generated by SolarQuotes.com.au:</t>
   </si>
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product variant</t>
   </si>
   <si>
     <t>Price (Approx. AUD price RRP inc. GST)</t>
   </si>
   <si>
     <t>Single phase or three phase?</t>
   </si>
   <si>
     <t>Rated power</t>
   </si>
   <si>
     <t>Rated current</t>
   </si>
   <si>
     <t>Country of manufacture</t>
   </si>
   <si>
@@ -517,108 +517,76 @@
   <si>
     <t>5 years (post-Oct 2025)</t>
   </si>
   <si>
     <t>Wallbox Pulsar Plus</t>
   </si>
   <si>
     <t xml:space="preserve">Pulsar Plus single phase
 Pulsar Plus three phase
 </t>
   </si>
   <si>
     <t>$1,549
 $1,649</t>
   </si>
   <si>
     <t>166 x 163 x 82 mm</t>
   </si>
   <si>
     <t>2 kg</t>
   </si>
   <si>
     <t>-25 ºC to 40 ºC</t>
   </si>
   <si>
-    <t>SolarEdge ONE EV Charger</t>
-[...33 lines deleted...]
-  <si>
     <t>Fronius Wattpilot</t>
   </si>
   <si>
     <t xml:space="preserve">WATTPILOT HOME 22 J
 </t>
   </si>
   <si>
     <t>$1,800</t>
   </si>
   <si>
     <t>22 kW</t>
   </si>
   <si>
     <t>6-32 A</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>287 × 155 × 109 mm</t>
   </si>
   <si>
     <t xml:space="preserve">2.3 kg </t>
+  </si>
+  <si>
+    <t>N/A</t>
   </si>
   <si>
     <t>Eco Mode, Next-Trip Mode (both use Solar Surplus), Time Scheduler</t>
   </si>
   <si>
     <t>-25 ºC to +40 ºC</t>
   </si>
   <si>
     <t>Fronius Wattpilot Flex Home</t>
   </si>
   <si>
     <t xml:space="preserve">Wattpilot Flex Home 22 C6
 </t>
   </si>
   <si>
     <t>$1,900</t>
   </si>
   <si>
     <t>325 x 195 x 105 mm</t>
   </si>
   <si>
     <t xml:space="preserve">5.4 kg </t>
   </si>
   <si>
     <t>6m</t>
@@ -664,50 +632,54 @@
   <si>
     <t xml:space="preserve">Yes </t>
   </si>
   <si>
     <t xml:space="preserve"> -30 ºC to 50 ºC</t>
   </si>
   <si>
     <t>SolaX G2</t>
   </si>
   <si>
     <t xml:space="preserve">X1-HAC-7 
 X3-HAC-22
 </t>
   </si>
   <si>
     <t>$750
 $900</t>
   </si>
   <si>
     <t>Single phase
 Three phase</t>
   </si>
   <si>
     <t>7.2kW
 22kW</t>
+  </si>
+  <si>
+    <t>32A
+32A</t>
   </si>
   <si>
     <t>206 × 390 × 139 mm</t>
   </si>
   <si>
     <t>6.5 kg</t>
   </si>
   <si>
     <t>6.5m</t>
   </si>
   <si>
     <t>-25 to 50°C</t>
   </si>
   <si>
     <t>Delta AC MAX (smart)</t>
   </si>
   <si>
     <t xml:space="preserve">AC MAX Single Phase
 AC MAX Three Phase
 </t>
   </si>
   <si>
     <t>$1,990
 $2,290</t>
   </si>
@@ -1687,59 +1659,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/zappi-data-sheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/myenergi-LTD-Product-Warranty-v2.0-English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/zappi-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/Datasheet-Sigen-EV-AC-Charger-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/sigenergy-ac-charger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/sigenergy-dc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/sigenergy-warranty-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/Ocular-IQ-Wallbox-Datasheet-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/Ocular-Warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/ocular-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/tesla-gen3-spec.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/tesla-wall-connector-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/tesla-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/ev-switch-manual.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/ev-switch-manual.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/ev-switch-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/GW_HCA-G2_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/goodwe-evcharger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/05/sungrow-ev-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/05/WD_202508_Term_Sungrow-s-EV-Charger-3-Year-Limited-Warraty_V2.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/01/wallbox-pulsar-max.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/wallbox-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/wallbox-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/EN_Pulsar_Plus_Datasheet_English-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/wallbox-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/wallbox-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/10/se-one-ev-charger-datasheet-eu-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/10/se-limited-product-warranty-august-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_DS_Fronius_Wattpilot_EN-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_Terms-of-Warranty_EN_AU_55.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/SE_DS_Fronius_Wattpilot_Flex_EN-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_Terms-of-Warranty_EN_AU_55.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/Schneider-Electric_Schneider-Charge_EVH5A22N2S.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/eMobility-range-Warranty-Conditions-2024_2-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/schneider-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/solax-ev-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/2025-au-warranty-terms-conditions.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/solax-power-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ac-max.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ev-charger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/delta-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ac-max.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ev-charger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/delta-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/08/ZJ-beny.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/08/zj-beny-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/zj-beny-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/evnex-e2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/evnex-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/evnex-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/smappee-ev-wall.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/smappee-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/10/Smappee-Technical_specifications-EV_Dual_Wall-EN-260623-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/10/Warranty-Statement_EN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/smappee-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/Technical-Datasheet-Ohme-Home-Pro-7.4kW.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/Ohme-Warranty-Australia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/ohme-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/ePod-7kW-Product-Data-Sheet-AUS4-compressed.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/Ohme-Warranty-Australia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/ohme-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/10/abb-terra-wallbox.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/10/abb-evcharger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/abb-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/05/enphase-IQ-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/05/Australia-EVSE-Warranty-March-31-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/enphase-energy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/04/istore-ev-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/04/istore-charger-warranty.png" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/anker-solix-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/EVC_2_Datasheet_01_30.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/Warranty_EVC2-Teltonika-Energy-Wiki.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/teltonika-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/eo-basic.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/eo-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/A-E-B_Tethered_HOME_Datasheet_EN-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/EV-Charger-WarrantyPolicy-AU-V2.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/foxess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/09/EN-L-MAX-EV-Charger-Datasheet-V1.5-20260706.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/EV-Charger-WarrantyPolicy-AU-V2.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/foxess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/05/evos-fleet22-specifications.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/05/EVOS-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/evos-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/09/evos-sb7-specifications.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/05/EVOS-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/evos-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/08/EV-Charger-Datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/08/EVCSTR010-Manual.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/soltaro-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/08/scame-ev-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/08/BE-W2.0-Warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/scame-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/starcharge-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/Halo-IEC-7.4-kW-V2G-DC-wallbox-Product-Warranty-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.starcharge.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/zappi-data-sheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/myenergi-LTD-Product-Warranty-v2.0-English.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/zappi-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/Datasheet-Sigen-EV-AC-Charger-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/sigenergy-ac-charger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/sigenergy-dc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/sigenergy-warranty-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/Ocular-IQ-Wallbox-Datasheet-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/Ocular-Warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/ocular-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/tesla-gen3-spec.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/tesla-wall-connector-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/tesla-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/ev-switch-manual.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/ev-switch-manual.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/ev-switch-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/GW_HCA-G2_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/goodwe-evcharger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/05/sungrow-ev-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/05/WD_202508_Term_Sungrow-s-EV-Charger-3-Year-Limited-Warraty_V2.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/01/wallbox-pulsar-max.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/wallbox-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/wallbox-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/EN_Pulsar_Plus_Datasheet_English-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/wallbox-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/wallbox-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_DS_Fronius_Wattpilot_EN-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_Terms-of-Warranty_EN_AU_55.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/SE_DS_Fronius_Wattpilot_Flex_EN-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_Terms-of-Warranty_EN_AU_55.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/Schneider-Electric_Schneider-Charge_EVH5A22N2S.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/eMobility-range-Warranty-Conditions-2024_2-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/schneider-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/solax-ev-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/2025-au-warranty-terms-conditions.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/solax-power-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ac-max.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ev-charger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/delta-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ac-max.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ev-charger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/delta-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/08/ZJ-beny.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/08/zj-beny-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/zj-beny-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/evnex-e2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/evnex-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/evnex-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/smappee-ev-wall.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/smappee-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/10/Smappee-Technical_specifications-EV_Dual_Wall-EN-260623-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/10/Warranty-Statement_EN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/smappee-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/10/Technical-Datasheet-Ohme-Home-Pro-7.4kW.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/Ohme-Warranty-Australia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/ohme-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/ePod-7kW-Product-Data-Sheet-AUS4-compressed.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/Ohme-Warranty-Australia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/ohme-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/10/abb-terra-wallbox.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/10/abb-evcharger-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/abb-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/05/enphase-IQ-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/05/Australia-EVSE-Warranty-March-31-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/enphase-energy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/04/istore-ev-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/04/istore-charger-warranty.png" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/anker-solix-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/EVC_2_Datasheet_01_30.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/Warranty_EVC2-Teltonika-Energy-Wiki.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/teltonika-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/05/eo-basic.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/eo-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/A-E-B_Tethered_HOME_Datasheet_EN-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/EV-Charger-WarrantyPolicy-AU-V2.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/foxess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/09/EN-L-MAX-EV-Charger-Datasheet-V1.5-20260706.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/EV-Charger-WarrantyPolicy-AU-V2.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/foxess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/05/evos-fleet22-specifications.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/05/EVOS-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/evos-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/09/evos-sb7-specifications.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/05/EVOS-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/evos-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/08/EV-Charger-Datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/08/EVCSTR010-Manual.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/soltaro-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/08/scame-ev-charger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2022/08/BE-W2.0-Warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/ev-chargers/reviews/scame-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/starcharge-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/04/Halo-IEC-7.4-kW-V2G-DC-wallbox-Product-Warranty-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.starcharge.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ38"/>
+  <dimension ref="A1:AZ37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39" customWidth="true" style="1"/>
     <col min="27" max="27" width="39" customWidth="true" style="1"/>
     <col min="2" max="2" width="39" customWidth="true" style="1"/>
     <col min="28" max="28" width="39" customWidth="true" style="1"/>
     <col min="3" max="3" width="39" customWidth="true" style="1"/>
     <col min="29" max="29" width="39" customWidth="true" style="1"/>
     <col min="4" max="4" width="39" customWidth="true" style="1"/>
     <col min="30" max="30" width="39" customWidth="true" style="1"/>
     <col min="5" max="5" width="39" customWidth="true" style="1"/>
     <col min="31" max="31" width="39" customWidth="true" style="1"/>
     <col min="6" max="6" width="39" customWidth="true" style="1"/>
     <col min="32" max="32" width="39" customWidth="true" style="1"/>
     <col min="7" max="7" width="39" customWidth="true" style="1"/>
     <col min="33" max="33" width="39" customWidth="true" style="1"/>
     <col min="8" max="8" width="39" customWidth="true" style="1"/>
     <col min="34" max="34" width="39" customWidth="true" style="1"/>
     <col min="9" max="9" width="39" customWidth="true" style="1"/>
     <col min="35" max="35" width="39" customWidth="true" style="1"/>
@@ -2415,51 +2387,51 @@
       <c r="J9" s="1" t="s">
         <v>38</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>38</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>119</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="O9" s="1" t="s">
         <v>120</v>
       </c>
       <c r="P9" s="1" t="s">
         <v>121</v>
       </c>
       <c r="Q9" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R9" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="T9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="1" t="s">
         <v>70</v>
       </c>
       <c r="V9" s="1" t="s">
         <v>122</v>
       </c>
       <c r="W9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X9" s="1">
         <v>2</v>
       </c>
       <c r="Z9" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/GW_HCA-G2_Datasheet-AU.pdf","Goodwe HCA datasheet")</f>
         <v>Goodwe HCA datasheet</v>
       </c>
       <c r="AA9" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/goodwe-evcharger-warranty.pdf","Goodwe HCA warranty")</f>
         <v>Goodwe HCA warranty</v>
       </c>
       <c r="AB9" s="2" t="str">
@@ -2711,2352 +2683,2266 @@
       </c>
       <c r="Z12" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/EN_Pulsar_Plus_Datasheet_English-1.pdf","Wallbox Pulsar Plus datasheet")</f>
         <v>Wallbox Pulsar Plus datasheet</v>
       </c>
       <c r="AA12" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/wallbox-warranty.pdf","Wallbox Pulsar Plus warranty")</f>
         <v>Wallbox Pulsar Plus warranty</v>
       </c>
       <c r="AB12" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/wallbox-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>154</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>155</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>52</v>
+        <v>156</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L13" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M13" s="1" t="s">
         <v>39</v>
       </c>
+      <c r="N13" s="1" t="s">
+        <v>94</v>
+      </c>
       <c r="O13" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="P13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="Q13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="T13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U13" s="1" t="s">
-        <v>82</v>
+        <v>43</v>
       </c>
       <c r="V13" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="W13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X13" s="1" t="s">
-        <v>45</v>
+        <v>84</v>
       </c>
       <c r="Z13" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/10/se-one-ev-charger-datasheet-eu-1.pdf","SolarEdge ONE EV Charger datasheet")</f>
-        <v>SolarEdge ONE EV Charger datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_DS_Fronius_Wattpilot_EN-1.pdf","Fronius Wattpilot datasheet")</f>
+        <v>Fronius Wattpilot datasheet</v>
       </c>
       <c r="AA13" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/10/se-limited-product-warranty-august-2025.pdf","SolarEdge ONE EV Charger warranty")</f>
-        <v>SolarEdge ONE EV Charger warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_Terms-of-Warranty_EN_AU_55.pdf","Fronius Wattpilot warranty")</f>
+        <v>Fronius Wattpilot warranty</v>
       </c>
       <c r="AB13" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/solaredge-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/fronius-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="F14" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="I14" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="H14" s="1" t="s">
+      <c r="J14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L14" s="1" t="s">
         <v>167</v>
-      </c>
-[...10 lines deleted...]
-        <v>158</v>
       </c>
       <c r="M14" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N14" s="1" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="1" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="P14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="Q14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="T14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U14" s="1" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="V14" s="1" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="W14" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X14" s="1" t="s">
         <v>84</v>
       </c>
       <c r="Z14" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_DS_Fronius_Wattpilot_EN-1.pdf","Fronius Wattpilot datasheet")</f>
-        <v>Fronius Wattpilot datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/12/SE_DS_Fronius_Wattpilot_Flex_EN-1.pdf","Fronius Wattpilot Flex Home datasheet")</f>
+        <v>Fronius Wattpilot Flex Home datasheet</v>
       </c>
       <c r="AA14" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_Terms-of-Warranty_EN_AU_55.pdf","Fronius Wattpilot warranty")</f>
         <v>Fronius Wattpilot warranty</v>
       </c>
       <c r="AB14" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/fronius-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>166</v>
+        <v>52</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>174</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>175</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="K15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>176</v>
       </c>
       <c r="M15" s="1" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>177</v>
       </c>
       <c r="O15" s="1" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="P15" s="1" t="s">
-        <v>38</v>
+        <v>179</v>
       </c>
       <c r="Q15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T15" s="1" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="U15" s="1" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="V15" s="1" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="W15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X15" s="1" t="s">
         <v>84</v>
       </c>
       <c r="Z15" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/12/SE_DS_Fronius_Wattpilot_Flex_EN-1.pdf","Fronius Wattpilot Flex Home datasheet")</f>
-        <v>Fronius Wattpilot Flex Home datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/Schneider-Electric_Schneider-Charge_EVH5A22N2S.pdf","Schneider Charge datasheet")</f>
+        <v>Schneider Charge datasheet</v>
       </c>
       <c r="AA15" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/SE_Terms-of-Warranty_EN_AU_55.pdf","Fronius Wattpilot warranty")</f>
-        <v>Fronius Wattpilot warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/eMobility-range-Warranty-Conditions-2024_2-1.pdf","Schneider Charge warranty")</f>
+        <v>Schneider Charge warranty</v>
       </c>
       <c r="AB15" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/fronius-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/schneider-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" s="1" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>88</v>
+        <v>185</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>38</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="M16" s="1" t="s">
-        <v>186</v>
+        <v>57</v>
       </c>
       <c r="O16" s="1" t="s">
-        <v>187</v>
+        <v>108</v>
       </c>
       <c r="P16" s="1" t="s">
-        <v>188</v>
+        <v>38</v>
       </c>
       <c r="Q16" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R16" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="T16" s="1" t="s">
-        <v>189</v>
+        <v>38</v>
       </c>
       <c r="U16" s="1" t="s">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="V16" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="W16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X16" s="1" t="s">
-        <v>84</v>
+        <v>45</v>
       </c>
       <c r="Z16" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/Schneider-Electric_Schneider-Charge_EVH5A22N2S.pdf","Schneider Charge datasheet")</f>
-        <v>Schneider Charge datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/12/solax-ev-charger.pdf","Yes")</f>
+        <v>Yes</v>
       </c>
       <c r="AA16" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/eMobility-range-Warranty-Conditions-2024_2-1.pdf","Schneider Charge warranty")</f>
-        <v>Schneider Charge warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/2025-au-warranty-terms-conditions.pdf","Yes")</f>
+        <v>Yes</v>
       </c>
       <c r="AB16" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/schneider-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/solax-power-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>194</v>
+        <v>32</v>
       </c>
       <c r="E17" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H17" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="F17" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H17" s="1" t="s">
+      <c r="I17" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="I17" s="1" t="s">
+      <c r="J17" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="K17" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="J17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L17" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M17" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="N17" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="M17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O17" s="1" t="s">
-        <v>108</v>
+        <v>81</v>
       </c>
       <c r="P17" s="1" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="Q17" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R17" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T17" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U17" s="1" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="V17" s="1" t="s">
         <v>199</v>
       </c>
       <c r="W17" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X17" s="1" t="s">
-        <v>45</v>
+        <v>84</v>
       </c>
       <c r="Z17" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/12/solax-ev-charger.pdf","Yes")</f>
-        <v>Yes</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ac-max.pdf","Delta AC Max datasheet")</f>
+        <v>Delta AC Max datasheet</v>
       </c>
       <c r="AA17" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/2025-au-warranty-terms-conditions.pdf","Yes")</f>
-        <v>Yes</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ev-charger-warranty.pdf","Delta AC Max warranty")</f>
+        <v>Delta AC Max warranty</v>
       </c>
       <c r="AB17" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/solax-power-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/delta-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>134</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>135</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K18" s="1" t="s">
-        <v>205</v>
+        <v>38</v>
       </c>
       <c r="L18" s="1" t="s">
         <v>80</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="O18" s="1" t="s">
         <v>81</v>
       </c>
       <c r="P18" s="1" t="s">
-        <v>189</v>
+        <v>39</v>
       </c>
       <c r="Q18" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R18" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S18" s="1" t="s">
         <v>39</v>
       </c>
       <c r="T18" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="U18" s="1" t="s">
         <v>96</v>
       </c>
       <c r="V18" s="1" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="W18" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X18" s="1" t="s">
         <v>84</v>
       </c>
       <c r="Z18" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ac-max.pdf","Delta AC Max datasheet")</f>
         <v>Delta AC Max datasheet</v>
       </c>
       <c r="AA18" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ev-charger-warranty.pdf","Delta AC Max warranty")</f>
         <v>Delta AC Max warranty</v>
       </c>
       <c r="AB18" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/delta-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="L19" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="1" t="s">
+      <c r="M19" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="N19" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O19" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="P19" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q19" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R19" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="S19" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="H19" s="1" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="T19" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U19" s="1" t="s">
-        <v>96</v>
+        <v>211</v>
       </c>
       <c r="V19" s="1" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="W19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X19" s="1" t="s">
-        <v>84</v>
+        <v>45</v>
+      </c>
+      <c r="Y19" s="1" t="s">
+        <v>213</v>
       </c>
       <c r="Z19" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ac-max.pdf","Delta AC Max datasheet")</f>
-        <v>Delta AC Max datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/08/ZJ-beny.pdf","ZJ Beny AC EV Charger datasheet")</f>
+        <v>ZJ Beny AC EV Charger datasheet</v>
       </c>
       <c r="AA19" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/delta-ev-charger-warranty.pdf","Delta AC Max warranty")</f>
-        <v>Delta AC Max warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/08/zj-beny-warranty.pdf","ZJ Beny AC EV Charger warranty")</f>
+        <v>ZJ Beny AC EV Charger warranty</v>
       </c>
       <c r="AB19" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/delta-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/zj-beny-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>194</v>
+        <v>217</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>155</v>
+        <v>219</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>52</v>
+        <v>220</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K20" s="1" t="s">
         <v>38</v>
       </c>
       <c r="L20" s="1" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="M20" s="1" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>224</v>
       </c>
       <c r="O20" s="1" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="P20" s="1" t="s">
-        <v>38</v>
+        <v>226</v>
       </c>
       <c r="Q20" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R20" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S20" s="1" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="T20" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="U20" s="1" t="s">
-        <v>219</v>
+        <v>96</v>
       </c>
       <c r="V20" s="1" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="W20" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X20" s="1" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="Y20" s="1" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="Z20" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/08/ZJ-beny.pdf","ZJ Beny AC EV Charger datasheet")</f>
-        <v>ZJ Beny AC EV Charger datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/evnex-e2.pdf","EVNex E2 datasheet")</f>
+        <v>EVNex E2 datasheet</v>
       </c>
       <c r="AA20" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/08/zj-beny-warranty.pdf","ZJ Beny AC EV Charger warranty")</f>
-        <v>ZJ Beny AC EV Charger warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/evnex-warranty.pdf","EVNex E2 warranty")</f>
+        <v>EVNex E2 warranty</v>
       </c>
       <c r="AB20" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/zj-beny-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/evnex-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" s="1" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>225</v>
+        <v>32</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>226</v>
+        <v>76</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>227</v>
+        <v>135</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>39</v>
+        <v>81</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>38</v>
       </c>
       <c r="L21" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="M21" s="1" t="s">
-        <v>232</v>
+        <v>39</v>
+      </c>
+      <c r="N21" s="1" t="s">
+        <v>94</v>
       </c>
       <c r="O21" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="P21" s="1" t="s">
-        <v>234</v>
+        <v>38</v>
       </c>
       <c r="Q21" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R21" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S21" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="T21" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U21" s="1" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="V21" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="W21" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X21" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>45</v>
       </c>
       <c r="Z21" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/evnex-e2.pdf","EVNex E2 datasheet")</f>
-[...4 lines deleted...]
-        <v>EVNex E2 warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/smappee-ev-wall.pdf","Smappee EV Wall datasheet")</f>
+        <v>Smappee EV Wall datasheet</v>
+      </c>
+      <c r="AA21" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="AB21" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/evnex-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/smappee-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>135</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>241</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>242</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="K22" s="1" t="s">
         <v>38</v>
       </c>
       <c r="L22" s="1" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="M22" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N22" s="1" t="s">
         <v>94</v>
       </c>
       <c r="O22" s="1" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="P22" s="1" t="s">
         <v>38</v>
       </c>
       <c r="Q22" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R22" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S22" s="1" t="s">
         <v>38</v>
       </c>
       <c r="T22" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="V22" s="1" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="W22" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X22" s="1" t="s">
         <v>45</v>
       </c>
       <c r="Z22" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/smappee-ev-wall.pdf","Smappee EV Wall datasheet")</f>
-[...3 lines deleted...]
-        <v>39</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/10/Smappee-Technical_specifications-EV_Dual_Wall-EN-260623-1.pdf","Smappee EV Dual datasheet")</f>
+        <v>Smappee EV Dual datasheet</v>
+      </c>
+      <c r="AA22" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/10/Warranty-Statement_EN.pdf","Yes")</f>
+        <v>Yes</v>
       </c>
       <c r="AB22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/smappee-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E23" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="F23" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H23" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="I23" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...11 lines deleted...]
-      <c r="H23" s="1" t="s">
+      <c r="J23" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="L23" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="I23" s="1" t="s">
+      <c r="M23" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="J23" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O23" s="1" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="P23" s="1" t="s">
         <v>38</v>
       </c>
       <c r="Q23" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R23" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S23" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T23" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U23" s="1" t="s">
-        <v>82</v>
+        <v>211</v>
       </c>
       <c r="V23" s="1" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="W23" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X23" s="1" t="s">
-        <v>45</v>
+        <v>253</v>
       </c>
       <c r="Z23" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/10/Smappee-Technical_specifications-EV_Dual_Wall-EN-260623-1.pdf","Smappee EV Dual datasheet")</f>
-        <v>Smappee EV Dual datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/10/Technical-Datasheet-Ohme-Home-Pro-7.4kW.pdf","Ohme Home Pro datasheet")</f>
+        <v>Ohme Home Pro datasheet</v>
       </c>
       <c r="AA23" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/10/Warranty-Statement_EN.pdf","Yes")</f>
-        <v>Yes</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/05/Ohme-Warranty-Australia.pdf","Ohme Home Pro warranty")</f>
+        <v>Ohme Home Pro warranty</v>
       </c>
       <c r="AB23" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/smappee-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/ohme-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>104</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>39</v>
       </c>
       <c r="K24" s="1" t="s">
         <v>38</v>
       </c>
       <c r="L24" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="M24" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="O24" s="1" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="P24" s="1" t="s">
         <v>38</v>
       </c>
       <c r="Q24" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R24" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S24" s="1" t="s">
         <v>39</v>
       </c>
       <c r="T24" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U24" s="1" t="s">
-        <v>219</v>
+        <v>261</v>
       </c>
       <c r="V24" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="W24" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X24" s="1" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="Z24" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/10/Technical-Datasheet-Ohme-Home-Pro-7.4kW.pdf","Ohme Home Pro datasheet")</f>
-        <v>Ohme Home Pro datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/05/ePod-7kW-Product-Data-Sheet-AUS4-compressed.pdf","Ohme ePod datasheet")</f>
+        <v>Ohme ePod datasheet</v>
       </c>
       <c r="AA24" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/05/Ohme-Warranty-Australia.pdf","Ohme Home Pro warranty")</f>
-        <v>Ohme Home Pro warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/05/Ohme-Warranty-Australia.pdf","Ohme ePod warranty")</f>
+        <v>Ohme ePod warranty</v>
       </c>
       <c r="AB24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/ohme-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>102</v>
+        <v>49</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>104</v>
+        <v>51</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>52</v>
+        <v>267</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>266</v>
+        <v>189</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>39</v>
       </c>
       <c r="K25" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L25" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="M25" s="1" t="s">
-        <v>268</v>
+        <v>38</v>
       </c>
       <c r="O25" s="1" t="s">
-        <v>259</v>
+        <v>81</v>
       </c>
       <c r="P25" s="1" t="s">
-        <v>38</v>
+        <v>270</v>
       </c>
       <c r="Q25" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R25" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S25" s="1" t="s">
-        <v>39</v>
+        <v>81</v>
       </c>
       <c r="T25" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U25" s="1" t="s">
-        <v>269</v>
+        <v>82</v>
       </c>
       <c r="V25" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="W25" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X25" s="1" t="s">
-        <v>261</v>
+        <v>84</v>
       </c>
       <c r="Z25" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/05/ePod-7kW-Product-Data-Sheet-AUS4-compressed.pdf","Ohme ePod datasheet")</f>
-        <v>Ohme ePod datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/10/abb-terra-wallbox.pdf","ABB Terra Wallbox datasheet")</f>
+        <v>ABB Terra Wallbox datasheet</v>
       </c>
       <c r="AA25" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/05/Ohme-Warranty-Australia.pdf","Ohme ePod warranty")</f>
-        <v>Ohme ePod warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/10/abb-evcharger-warranty.pdf","ABB Terra Wallbox warranty")</f>
+        <v>ABB Terra Wallbox warranty</v>
       </c>
       <c r="AB25" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/ohme-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/abb-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>274</v>
+        <v>126</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>51</v>
+        <v>104</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>275</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>276</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>197</v>
+        <v>277</v>
       </c>
       <c r="J26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="K26" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="L26" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="M26" s="1" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="O26" s="1" t="s">
-        <v>81</v>
+        <v>108</v>
       </c>
       <c r="P26" s="1" t="s">
-        <v>278</v>
+        <v>38</v>
       </c>
       <c r="Q26" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R26" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S26" s="1" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
       <c r="T26" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U26" s="1" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="V26" s="1" t="s">
         <v>279</v>
       </c>
       <c r="W26" s="1" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>280</v>
+      </c>
+      <c r="X26" s="1">
+        <v>5</v>
       </c>
       <c r="Z26" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/10/abb-terra-wallbox.pdf","ABB Terra Wallbox datasheet")</f>
-        <v>ABB Terra Wallbox datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/05/enphase-IQ-2.pdf","Yes")</f>
+        <v>Yes</v>
       </c>
       <c r="AA26" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/10/abb-evcharger-warranty.pdf","ABB Terra Wallbox warranty")</f>
-        <v>ABB Terra Wallbox warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/05/Australia-EVSE-Warranty-March-31-2025.pdf","Yes")</f>
+        <v>Yes</v>
       </c>
       <c r="AB26" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/abb-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/enphase-energy-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>88</v>
+        <v>185</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>126</v>
+        <v>33</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>104</v>
+        <v>187</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>283</v>
+        <v>52</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>284</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>285</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>39</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>38</v>
       </c>
       <c r="L27" s="1" t="s">
-        <v>286</v>
+        <v>107</v>
       </c>
       <c r="M27" s="1" t="s">
         <v>57</v>
       </c>
+      <c r="N27" s="1" t="s">
+        <v>286</v>
+      </c>
       <c r="O27" s="1" t="s">
-        <v>108</v>
+        <v>287</v>
       </c>
       <c r="P27" s="1" t="s">
         <v>38</v>
       </c>
       <c r="Q27" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R27" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S27" s="1" t="s">
-        <v>38</v>
+        <v>275</v>
       </c>
       <c r="T27" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U27" s="1" t="s">
-        <v>96</v>
+        <v>43</v>
       </c>
       <c r="V27" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="W27" s="1" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>39</v>
+      </c>
+      <c r="X27" s="1" t="s">
+        <v>45</v>
       </c>
       <c r="Z27" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/05/enphase-IQ-2.pdf","Yes")</f>
-        <v>Yes</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/04/istore-ev-charger.pdf","iStore EV Charger datasheet")</f>
+        <v>iStore EV Charger datasheet</v>
       </c>
       <c r="AA27" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/05/Australia-EVSE-Warranty-March-31-2025.pdf","Yes")</f>
-        <v>Yes</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/04/istore-charger-warranty.png","iStore EV Charger warranty")</f>
+        <v>iStore EV Charger warranty</v>
       </c>
       <c r="AB27" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/enphase-energy-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" s="1" t="s">
         <v>289</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>33</v>
+        <v>292</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>155</v>
+        <v>187</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="J28" s="1" t="s">
         <v>39</v>
       </c>
       <c r="K28" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="M28" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="N28" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O28" s="1" t="s">
         <v>295</v>
       </c>
       <c r="P28" s="1" t="s">
-        <v>38</v>
+        <v>296</v>
       </c>
       <c r="Q28" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R28" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S28" s="1" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="T28" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U28" s="1" t="s">
         <v>43</v>
       </c>
       <c r="V28" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="W28" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X28" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="Z28" s="2" t="str">
-[...5 lines deleted...]
-        <v>iStore EV Charger warranty</v>
+      <c r="Z28" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA28" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="AB28" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/istore-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/anker-solix-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>194</v>
+        <v>49</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>155</v>
+        <v>51</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>52</v>
+        <v>302</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>39</v>
+        <v>305</v>
       </c>
       <c r="K29" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="L29" s="1" t="s">
-        <v>107</v>
+        <v>306</v>
       </c>
       <c r="M29" s="1" t="s">
-        <v>57</v>
+        <v>39</v>
+      </c>
+      <c r="N29" s="1" t="s">
+        <v>307</v>
       </c>
       <c r="O29" s="1" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="P29" s="1" t="s">
-        <v>304</v>
+        <v>38</v>
       </c>
       <c r="Q29" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R29" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S29" s="1" t="s">
-        <v>283</v>
+        <v>38</v>
       </c>
       <c r="T29" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U29" s="1" t="s">
-        <v>43</v>
+        <v>309</v>
       </c>
       <c r="V29" s="1" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="W29" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X29" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="Z29" s="1" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="Z29" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/11/EVC_2_Datasheet_01_30.pdf","Teltonika EVC2 datasheet")</f>
+        <v>Teltonika EVC2 datasheet</v>
+      </c>
+      <c r="AA29" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/11/Warranty_EVC2-Teltonika-Energy-Wiki.pdf","Teltonika EVC2 warranty")</f>
+        <v>Teltonika EVC2 warranty</v>
       </c>
       <c r="AB29" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/anker-solix-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/teltonika-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" s="1" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>309</v>
+        <v>76</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>51</v>
+        <v>135</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>310</v>
+        <v>35</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>312</v>
+        <v>138</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>313</v>
+        <v>38</v>
       </c>
       <c r="K30" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L30" s="1" t="s">
-        <v>314</v>
+        <v>159</v>
       </c>
       <c r="M30" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N30" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O30" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="O30" s="1" t="s">
+      <c r="P30" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q30" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R30" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="S30" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="T30" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="U30" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="V30" s="1" t="s">
         <v>316</v>
-      </c>
-[...19 lines deleted...]
-        <v>318</v>
       </c>
       <c r="W30" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X30" s="1" t="s">
         <v>45</v>
       </c>
       <c r="Z30" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/11/EVC_2_Datasheet_01_30.pdf","Teltonika EVC2 datasheet")</f>
-[...4 lines deleted...]
-        <v>Teltonika EVC2 warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/eo-basic.pdf","EO Basic datasheet")</f>
+        <v>EO Basic datasheet</v>
+      </c>
+      <c r="AA30" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="AB30" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/teltonika-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/eo-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="D31" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H31" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="I31" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="D31" s="1" t="s">
-[...11 lines deleted...]
-      <c r="H31" s="1" t="s">
+      <c r="J31" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="M31" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="O31" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="I31" s="1" t="s">
-[...17 lines deleted...]
-      <c r="O31" s="1" t="s">
+      <c r="P31" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="P31" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q31" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R31" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="S31" s="1" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
       <c r="T31" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U31" s="1" t="s">
-        <v>82</v>
+        <v>109</v>
       </c>
       <c r="V31" s="1" t="s">
         <v>324</v>
       </c>
       <c r="W31" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X31" s="1" t="s">
         <v>45</v>
       </c>
+      <c r="Y31" s="1" t="s">
+        <v>325</v>
+      </c>
       <c r="Z31" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/05/eo-basic.pdf","EO Basic datasheet")</f>
-[...3 lines deleted...]
-        <v>39</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/04/A-E-B_Tethered_HOME_Datasheet_EN-1.pdf","Yes")</f>
+        <v>Yes</v>
+      </c>
+      <c r="AA31" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/04/EV-Charger-WarrantyPolicy-AU-V2.0.pdf","Yes")</f>
+        <v>Yes</v>
       </c>
       <c r="AB31" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/eo-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/foxess-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>300</v>
+        <v>329</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>155</v>
+        <v>330</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="J32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="K32" s="1" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="L32" s="1" t="s">
-        <v>176</v>
+        <v>333</v>
       </c>
       <c r="M32" s="1" t="s">
         <v>57</v>
       </c>
       <c r="O32" s="1" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="P32" s="1" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="Q32" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R32" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S32" s="1" t="s">
         <v>38</v>
       </c>
       <c r="T32" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U32" s="1" t="s">
-        <v>109</v>
+        <v>211</v>
       </c>
       <c r="V32" s="1" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="W32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X32" s="1" t="s">
         <v>45</v>
       </c>
       <c r="Y32" s="1" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="Z32" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/04/A-E-B_Tethered_HOME_Datasheet_EN-1.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/09/EN-L-MAX-EV-Charger-Datasheet-V1.5-20260706.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="AA32" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/04/EV-Charger-WarrantyPolicy-AU-V2.0.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="AB32" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/foxess-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" s="1" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>336</v>
+        <v>153</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>194</v>
+        <v>88</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>338</v>
+        <v>104</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>52</v>
+        <v>340</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>340</v>
+        <v>189</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>39</v>
+        <v>342</v>
       </c>
       <c r="K33" s="1" t="s">
-        <v>189</v>
+        <v>38</v>
       </c>
       <c r="L33" s="1" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="M33" s="1" t="s">
-        <v>57</v>
+        <v>344</v>
       </c>
       <c r="O33" s="1" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="P33" s="1" t="s">
-        <v>331</v>
+        <v>38</v>
       </c>
       <c r="Q33" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R33" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S33" s="1" t="s">
         <v>38</v>
       </c>
       <c r="T33" s="1" t="s">
-        <v>38</v>
+        <v>346</v>
       </c>
       <c r="U33" s="1" t="s">
-        <v>219</v>
+        <v>43</v>
       </c>
       <c r="V33" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="W33" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X33" s="1" t="s">
-        <v>45</v>
+        <v>84</v>
       </c>
       <c r="Y33" s="1" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="Z33" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/09/EN-L-MAX-EV-Charger-Datasheet-V1.5-20260706.pdf","Yes")</f>
-        <v>Yes</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/05/evos-fleet22-specifications.pdf","EVOS Fleet22 datasheet")</f>
+        <v>EVOS Fleet22 datasheet</v>
       </c>
       <c r="AA33" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/04/EV-Charger-WarrantyPolicy-AU-V2.0.pdf","Yes")</f>
-        <v>Yes</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/05/EVOS-warranty.pdf","EVOS Fleet22 warranty")</f>
+        <v>EVOS Fleet22 warranty</v>
       </c>
       <c r="AB33" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/foxess-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/evos-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" s="1" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>163</v>
+        <v>351</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>104</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>197</v>
+        <v>354</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>38</v>
       </c>
       <c r="L34" s="1" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="M34" s="1" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="O34" s="1" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="P34" s="1" t="s">
         <v>38</v>
       </c>
       <c r="Q34" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R34" s="1" t="s">
         <v>38</v>
       </c>
       <c r="S34" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T34" s="1" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="U34" s="1" t="s">
         <v>43</v>
       </c>
       <c r="V34" s="1" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="W34" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X34" s="1" t="s">
         <v>84</v>
       </c>
       <c r="Y34" s="1" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="Z34" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/05/evos-fleet22-specifications.pdf","EVOS Fleet22 datasheet")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/09/evos-sb7-specifications.pdf","EVOS Fleet22 datasheet")</f>
         <v>EVOS Fleet22 datasheet</v>
       </c>
       <c r="AA34" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/05/EVOS-warranty.pdf","EVOS Fleet22 warranty")</f>
         <v>EVOS Fleet22 warranty</v>
       </c>
       <c r="AB34" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/evos-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B35" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="C35" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="E35" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="D35" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="1" t="s">
+      <c r="F35" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H35" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="F35" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H35" s="1" t="s">
+      <c r="I35" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="I35" s="1" t="s">
+      <c r="J35" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="J35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K35" s="1" t="s">
-        <v>38</v>
+        <v>362</v>
       </c>
       <c r="L35" s="1" t="s">
         <v>363</v>
       </c>
       <c r="M35" s="1" t="s">
-        <v>352</v>
+        <v>364</v>
+      </c>
+      <c r="N35" s="1" t="s">
+        <v>286</v>
       </c>
       <c r="O35" s="1" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="P35" s="1" t="s">
         <v>38</v>
       </c>
       <c r="Q35" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R35" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S35" s="1" t="s">
         <v>39</v>
       </c>
       <c r="T35" s="1" t="s">
-        <v>354</v>
+        <v>39</v>
       </c>
       <c r="U35" s="1" t="s">
         <v>43</v>
       </c>
       <c r="V35" s="1" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="W35" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X35" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>45</v>
       </c>
       <c r="Z35" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/09/evos-sb7-specifications.pdf","EVOS Fleet22 datasheet")</f>
-        <v>EVOS Fleet22 datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/08/EV-Charger-Datasheet.pdf","Soltaro EV Charger datasheet")</f>
+        <v>Soltaro EV Charger datasheet</v>
       </c>
       <c r="AA35" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/05/EVOS-warranty.pdf","EVOS Fleet22 warranty")</f>
-        <v>EVOS Fleet22 warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/08/EVCSTR010-Manual.pdf","Soltaro EV Charger warranty")</f>
+        <v>Soltaro EV Charger warranty</v>
       </c>
       <c r="AB35" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/evos-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/soltaro-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" s="1" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>367</v>
+        <v>33</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>155</v>
+        <v>187</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>52</v>
+        <v>267</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>370</v>
+        <v>39</v>
       </c>
       <c r="K36" s="1" t="s">
-        <v>370</v>
+        <v>38</v>
       </c>
       <c r="L36" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="M36" s="1" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>38</v>
       </c>
       <c r="O36" s="1" t="s">
         <v>373</v>
       </c>
       <c r="P36" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q36" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R36" s="1" t="s">
         <v>39</v>
       </c>
       <c r="S36" s="1" t="s">
         <v>39</v>
       </c>
       <c r="T36" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U36" s="1" t="s">
-        <v>43</v>
+        <v>261</v>
       </c>
       <c r="V36" s="1" t="s">
         <v>374</v>
       </c>
       <c r="W36" s="1" t="s">
         <v>39</v>
       </c>
       <c r="X36" s="1" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="Z36" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/08/EV-Charger-Datasheet.pdf","Soltaro EV Charger datasheet")</f>
-        <v>Soltaro EV Charger datasheet</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/08/scame-ev-charger.pdf","Scame BE-W Net datasheet")</f>
+        <v>Scame BE-W Net datasheet</v>
       </c>
       <c r="AA36" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/08/EVCSTR010-Manual.pdf","Soltaro EV Charger warranty")</f>
-        <v>Soltaro EV Charger warranty</v>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/08/BE-W2.0-Warranty.pdf","Scame BE-W Net warranty")</f>
+        <v>Scame BE-W Net warranty</v>
       </c>
       <c r="AB36" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/soltaro-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/ev-chargers/reviews/scame-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>194</v>
+        <v>102</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>33</v>
+        <v>378</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>155</v>
+        <v>104</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>275</v>
+        <v>52</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="J37" s="1" t="s">
         <v>39</v>
       </c>
       <c r="K37" s="1" t="s">
         <v>38</v>
       </c>
       <c r="L37" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M37" s="1" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="O37" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="P37" s="1" t="s">
         <v>39</v>
       </c>
       <c r="Q37" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R37" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="S37" s="1" t="s">
-        <v>39</v>
+        <v>159</v>
       </c>
       <c r="T37" s="1" t="s">
         <v>38</v>
       </c>
       <c r="U37" s="1" t="s">
-        <v>269</v>
+        <v>109</v>
       </c>
       <c r="V37" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="W37" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="X37" s="1" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="Z37" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2022/08/scame-ev-charger.pdf","Scame BE-W Net datasheet")</f>
-[...81 lines deleted...]
-      <c r="Z38" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/04/starcharge-datasheet.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="AA38" s="2" t="str">
+      <c r="AA37" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/04/Halo-IEC-7.4-kW-V2G-DC-wallbox-Product-Warranty-AU.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="AB38" s="2" t="str">
+      <c r="AB37" s="2" t="str">
         <f>HYPERLINK("https://www.starcharge.com/","Here")</f>
         <v>Here</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1" tooltip="Latest version here" display="Latest version here"/>
     <hyperlink ref="Z3" r:id="rId_hyperlink_2" tooltip="Zappi datasheet" display="Zappi datasheet"/>
     <hyperlink ref="AA3" r:id="rId_hyperlink_3" tooltip="Zappi warranty" display="Zappi warranty"/>
     <hyperlink ref="AB3" r:id="rId_hyperlink_4" tooltip="Here" display="Here"/>
     <hyperlink ref="Z4" r:id="rId_hyperlink_5" tooltip="Sigenergy AC EV Charger datasheet" display="Sigenergy AC EV Charger datasheet"/>
     <hyperlink ref="AA4" r:id="rId_hyperlink_6" tooltip="Sigenergy AC EV Charger warranty" display="Sigenergy AC EV Charger warranty"/>
     <hyperlink ref="AB4" r:id="rId_hyperlink_7" tooltip="Here" display="Here"/>
     <hyperlink ref="Z5" r:id="rId_hyperlink_8" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AA5" r:id="rId_hyperlink_9" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AB5" r:id="rId_hyperlink_10" tooltip="Here" display="Here"/>
     <hyperlink ref="Z6" r:id="rId_hyperlink_11" tooltip="Ocular IQ Solar datasheet" display="Ocular IQ Solar datasheet"/>
     <hyperlink ref="AA6" r:id="rId_hyperlink_12" tooltip="Ocular IQ Solar warranty" display="Ocular IQ Solar warranty"/>
     <hyperlink ref="AB6" r:id="rId_hyperlink_13" tooltip="Here" display="Here"/>
     <hyperlink ref="Z7" r:id="rId_hyperlink_14" tooltip="Tesla Wall Connector datasheet" display="Tesla Wall Connector datasheet"/>
     <hyperlink ref="AA7" r:id="rId_hyperlink_15" tooltip="Tesla Wall Connector warranty" display="Tesla Wall Connector warranty"/>
     <hyperlink ref="AB7" r:id="rId_hyperlink_16" tooltip="Here" display="Here"/>
     <hyperlink ref="Z8" r:id="rId_hyperlink_17" tooltip="EV Switch datasheet" display="EV Switch datasheet"/>
     <hyperlink ref="AA8" r:id="rId_hyperlink_18" tooltip="EV Switch warranty" display="EV Switch warranty"/>
     <hyperlink ref="AB8" r:id="rId_hyperlink_19" tooltip="Here" display="Here"/>
     <hyperlink ref="Z9" r:id="rId_hyperlink_20" tooltip="Goodwe HCA datasheet" display="Goodwe HCA datasheet"/>
     <hyperlink ref="AA9" r:id="rId_hyperlink_21" tooltip="Goodwe HCA warranty" display="Goodwe HCA warranty"/>
     <hyperlink ref="AB9" r:id="rId_hyperlink_22" tooltip="Here" display="Here"/>
     <hyperlink ref="Z10" r:id="rId_hyperlink_23" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AA10" r:id="rId_hyperlink_24" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AB10" r:id="rId_hyperlink_25" tooltip="Here" display="Here"/>
     <hyperlink ref="Z11" r:id="rId_hyperlink_26" tooltip="Wallbox Pulsar Max datasheet" display="Wallbox Pulsar Max datasheet"/>
     <hyperlink ref="AA11" r:id="rId_hyperlink_27" tooltip="Wallbox Pulsar Max warranty" display="Wallbox Pulsar Max warranty"/>
     <hyperlink ref="AB11" r:id="rId_hyperlink_28" tooltip="Here" display="Here"/>
     <hyperlink ref="Z12" r:id="rId_hyperlink_29" tooltip="Wallbox Pulsar Plus datasheet" display="Wallbox Pulsar Plus datasheet"/>
     <hyperlink ref="AA12" r:id="rId_hyperlink_30" tooltip="Wallbox Pulsar Plus warranty" display="Wallbox Pulsar Plus warranty"/>
     <hyperlink ref="AB12" r:id="rId_hyperlink_31" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z13" r:id="rId_hyperlink_32" tooltip="SolarEdge ONE EV Charger datasheet" display="SolarEdge ONE EV Charger datasheet"/>
-    <hyperlink ref="AA13" r:id="rId_hyperlink_33" tooltip="SolarEdge ONE EV Charger warranty" display="SolarEdge ONE EV Charger warranty"/>
+    <hyperlink ref="Z13" r:id="rId_hyperlink_32" tooltip="Fronius Wattpilot datasheet" display="Fronius Wattpilot datasheet"/>
+    <hyperlink ref="AA13" r:id="rId_hyperlink_33" tooltip="Fronius Wattpilot warranty" display="Fronius Wattpilot warranty"/>
     <hyperlink ref="AB13" r:id="rId_hyperlink_34" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z14" r:id="rId_hyperlink_35" tooltip="Fronius Wattpilot datasheet" display="Fronius Wattpilot datasheet"/>
+    <hyperlink ref="Z14" r:id="rId_hyperlink_35" tooltip="Fronius Wattpilot Flex Home datasheet" display="Fronius Wattpilot Flex Home datasheet"/>
     <hyperlink ref="AA14" r:id="rId_hyperlink_36" tooltip="Fronius Wattpilot warranty" display="Fronius Wattpilot warranty"/>
     <hyperlink ref="AB14" r:id="rId_hyperlink_37" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z15" r:id="rId_hyperlink_38" tooltip="Fronius Wattpilot Flex Home datasheet" display="Fronius Wattpilot Flex Home datasheet"/>
-    <hyperlink ref="AA15" r:id="rId_hyperlink_39" tooltip="Fronius Wattpilot warranty" display="Fronius Wattpilot warranty"/>
+    <hyperlink ref="Z15" r:id="rId_hyperlink_38" tooltip="Schneider Charge datasheet" display="Schneider Charge datasheet"/>
+    <hyperlink ref="AA15" r:id="rId_hyperlink_39" tooltip="Schneider Charge warranty" display="Schneider Charge warranty"/>
     <hyperlink ref="AB15" r:id="rId_hyperlink_40" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z16" r:id="rId_hyperlink_41" tooltip="Schneider Charge datasheet" display="Schneider Charge datasheet"/>
-    <hyperlink ref="AA16" r:id="rId_hyperlink_42" tooltip="Schneider Charge warranty" display="Schneider Charge warranty"/>
+    <hyperlink ref="Z16" r:id="rId_hyperlink_41" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="AA16" r:id="rId_hyperlink_42" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AB16" r:id="rId_hyperlink_43" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z17" r:id="rId_hyperlink_44" tooltip="Yes" display="Yes"/>
-    <hyperlink ref="AA17" r:id="rId_hyperlink_45" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="Z17" r:id="rId_hyperlink_44" tooltip="Delta AC Max datasheet" display="Delta AC Max datasheet"/>
+    <hyperlink ref="AA17" r:id="rId_hyperlink_45" tooltip="Delta AC Max warranty" display="Delta AC Max warranty"/>
     <hyperlink ref="AB17" r:id="rId_hyperlink_46" tooltip="Here" display="Here"/>
     <hyperlink ref="Z18" r:id="rId_hyperlink_47" tooltip="Delta AC Max datasheet" display="Delta AC Max datasheet"/>
     <hyperlink ref="AA18" r:id="rId_hyperlink_48" tooltip="Delta AC Max warranty" display="Delta AC Max warranty"/>
     <hyperlink ref="AB18" r:id="rId_hyperlink_49" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z19" r:id="rId_hyperlink_50" tooltip="Delta AC Max datasheet" display="Delta AC Max datasheet"/>
-    <hyperlink ref="AA19" r:id="rId_hyperlink_51" tooltip="Delta AC Max warranty" display="Delta AC Max warranty"/>
+    <hyperlink ref="Z19" r:id="rId_hyperlink_50" tooltip="ZJ Beny AC EV Charger datasheet" display="ZJ Beny AC EV Charger datasheet"/>
+    <hyperlink ref="AA19" r:id="rId_hyperlink_51" tooltip="ZJ Beny AC EV Charger warranty" display="ZJ Beny AC EV Charger warranty"/>
     <hyperlink ref="AB19" r:id="rId_hyperlink_52" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z20" r:id="rId_hyperlink_53" tooltip="ZJ Beny AC EV Charger datasheet" display="ZJ Beny AC EV Charger datasheet"/>
-    <hyperlink ref="AA20" r:id="rId_hyperlink_54" tooltip="ZJ Beny AC EV Charger warranty" display="ZJ Beny AC EV Charger warranty"/>
+    <hyperlink ref="Z20" r:id="rId_hyperlink_53" tooltip="EVNex E2 datasheet" display="EVNex E2 datasheet"/>
+    <hyperlink ref="AA20" r:id="rId_hyperlink_54" tooltip="EVNex E2 warranty" display="EVNex E2 warranty"/>
     <hyperlink ref="AB20" r:id="rId_hyperlink_55" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z21" r:id="rId_hyperlink_56" tooltip="EVNex E2 datasheet" display="EVNex E2 datasheet"/>
-[...2 lines deleted...]
-    <hyperlink ref="Z22" r:id="rId_hyperlink_59" tooltip="Smappee EV Wall datasheet" display="Smappee EV Wall datasheet"/>
+    <hyperlink ref="Z21" r:id="rId_hyperlink_56" tooltip="Smappee EV Wall datasheet" display="Smappee EV Wall datasheet"/>
+    <hyperlink ref="AB21" r:id="rId_hyperlink_57" tooltip="Here" display="Here"/>
+    <hyperlink ref="Z22" r:id="rId_hyperlink_58" tooltip="Smappee EV Dual datasheet" display="Smappee EV Dual datasheet"/>
+    <hyperlink ref="AA22" r:id="rId_hyperlink_59" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AB22" r:id="rId_hyperlink_60" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z23" r:id="rId_hyperlink_61" tooltip="Smappee EV Dual datasheet" display="Smappee EV Dual datasheet"/>
-    <hyperlink ref="AA23" r:id="rId_hyperlink_62" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="Z23" r:id="rId_hyperlink_61" tooltip="Ohme Home Pro datasheet" display="Ohme Home Pro datasheet"/>
+    <hyperlink ref="AA23" r:id="rId_hyperlink_62" tooltip="Ohme Home Pro warranty" display="Ohme Home Pro warranty"/>
     <hyperlink ref="AB23" r:id="rId_hyperlink_63" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z24" r:id="rId_hyperlink_64" tooltip="Ohme Home Pro datasheet" display="Ohme Home Pro datasheet"/>
-    <hyperlink ref="AA24" r:id="rId_hyperlink_65" tooltip="Ohme Home Pro warranty" display="Ohme Home Pro warranty"/>
+    <hyperlink ref="Z24" r:id="rId_hyperlink_64" tooltip="Ohme ePod datasheet" display="Ohme ePod datasheet"/>
+    <hyperlink ref="AA24" r:id="rId_hyperlink_65" tooltip="Ohme ePod warranty" display="Ohme ePod warranty"/>
     <hyperlink ref="AB24" r:id="rId_hyperlink_66" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z25" r:id="rId_hyperlink_67" tooltip="Ohme ePod datasheet" display="Ohme ePod datasheet"/>
-    <hyperlink ref="AA25" r:id="rId_hyperlink_68" tooltip="Ohme ePod warranty" display="Ohme ePod warranty"/>
+    <hyperlink ref="Z25" r:id="rId_hyperlink_67" tooltip="ABB Terra Wallbox datasheet" display="ABB Terra Wallbox datasheet"/>
+    <hyperlink ref="AA25" r:id="rId_hyperlink_68" tooltip="ABB Terra Wallbox warranty" display="ABB Terra Wallbox warranty"/>
     <hyperlink ref="AB25" r:id="rId_hyperlink_69" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z26" r:id="rId_hyperlink_70" tooltip="ABB Terra Wallbox datasheet" display="ABB Terra Wallbox datasheet"/>
-    <hyperlink ref="AA26" r:id="rId_hyperlink_71" tooltip="ABB Terra Wallbox warranty" display="ABB Terra Wallbox warranty"/>
+    <hyperlink ref="Z26" r:id="rId_hyperlink_70" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="AA26" r:id="rId_hyperlink_71" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AB26" r:id="rId_hyperlink_72" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z27" r:id="rId_hyperlink_73" tooltip="Yes" display="Yes"/>
-    <hyperlink ref="AA27" r:id="rId_hyperlink_74" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="Z27" r:id="rId_hyperlink_73" tooltip="iStore EV Charger datasheet" display="iStore EV Charger datasheet"/>
+    <hyperlink ref="AA27" r:id="rId_hyperlink_74" tooltip="iStore EV Charger warranty" display="iStore EV Charger warranty"/>
     <hyperlink ref="AB27" r:id="rId_hyperlink_75" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z28" r:id="rId_hyperlink_76" tooltip="iStore EV Charger datasheet" display="iStore EV Charger datasheet"/>
-[...1 lines deleted...]
-    <hyperlink ref="AB28" r:id="rId_hyperlink_78" tooltip="Here" display="Here"/>
+    <hyperlink ref="AB28" r:id="rId_hyperlink_76" tooltip="Here" display="Here"/>
+    <hyperlink ref="Z29" r:id="rId_hyperlink_77" tooltip="Teltonika EVC2 datasheet" display="Teltonika EVC2 datasheet"/>
+    <hyperlink ref="AA29" r:id="rId_hyperlink_78" tooltip="Teltonika EVC2 warranty" display="Teltonika EVC2 warranty"/>
     <hyperlink ref="AB29" r:id="rId_hyperlink_79" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z30" r:id="rId_hyperlink_80" tooltip="Teltonika EVC2 datasheet" display="Teltonika EVC2 datasheet"/>
-[...2 lines deleted...]
-    <hyperlink ref="Z31" r:id="rId_hyperlink_83" tooltip="EO Basic datasheet" display="EO Basic datasheet"/>
+    <hyperlink ref="Z30" r:id="rId_hyperlink_80" tooltip="EO Basic datasheet" display="EO Basic datasheet"/>
+    <hyperlink ref="AB30" r:id="rId_hyperlink_81" tooltip="Here" display="Here"/>
+    <hyperlink ref="Z31" r:id="rId_hyperlink_82" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="AA31" r:id="rId_hyperlink_83" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AB31" r:id="rId_hyperlink_84" tooltip="Here" display="Here"/>
     <hyperlink ref="Z32" r:id="rId_hyperlink_85" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AA32" r:id="rId_hyperlink_86" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AB32" r:id="rId_hyperlink_87" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z33" r:id="rId_hyperlink_88" tooltip="Yes" display="Yes"/>
-    <hyperlink ref="AA33" r:id="rId_hyperlink_89" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="Z33" r:id="rId_hyperlink_88" tooltip="EVOS Fleet22 datasheet" display="EVOS Fleet22 datasheet"/>
+    <hyperlink ref="AA33" r:id="rId_hyperlink_89" tooltip="EVOS Fleet22 warranty" display="EVOS Fleet22 warranty"/>
     <hyperlink ref="AB33" r:id="rId_hyperlink_90" tooltip="Here" display="Here"/>
     <hyperlink ref="Z34" r:id="rId_hyperlink_91" tooltip="EVOS Fleet22 datasheet" display="EVOS Fleet22 datasheet"/>
     <hyperlink ref="AA34" r:id="rId_hyperlink_92" tooltip="EVOS Fleet22 warranty" display="EVOS Fleet22 warranty"/>
     <hyperlink ref="AB34" r:id="rId_hyperlink_93" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z35" r:id="rId_hyperlink_94" tooltip="EVOS Fleet22 datasheet" display="EVOS Fleet22 datasheet"/>
-    <hyperlink ref="AA35" r:id="rId_hyperlink_95" tooltip="EVOS Fleet22 warranty" display="EVOS Fleet22 warranty"/>
+    <hyperlink ref="Z35" r:id="rId_hyperlink_94" tooltip="Soltaro EV Charger datasheet" display="Soltaro EV Charger datasheet"/>
+    <hyperlink ref="AA35" r:id="rId_hyperlink_95" tooltip="Soltaro EV Charger warranty" display="Soltaro EV Charger warranty"/>
     <hyperlink ref="AB35" r:id="rId_hyperlink_96" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z36" r:id="rId_hyperlink_97" tooltip="Soltaro EV Charger datasheet" display="Soltaro EV Charger datasheet"/>
-    <hyperlink ref="AA36" r:id="rId_hyperlink_98" tooltip="Soltaro EV Charger warranty" display="Soltaro EV Charger warranty"/>
+    <hyperlink ref="Z36" r:id="rId_hyperlink_97" tooltip="Scame BE-W Net datasheet" display="Scame BE-W Net datasheet"/>
+    <hyperlink ref="AA36" r:id="rId_hyperlink_98" tooltip="Scame BE-W Net warranty" display="Scame BE-W Net warranty"/>
     <hyperlink ref="AB36" r:id="rId_hyperlink_99" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z37" r:id="rId_hyperlink_100" tooltip="Scame BE-W Net datasheet" display="Scame BE-W Net datasheet"/>
-    <hyperlink ref="AA37" r:id="rId_hyperlink_101" tooltip="Scame BE-W Net warranty" display="Scame BE-W Net warranty"/>
+    <hyperlink ref="Z37" r:id="rId_hyperlink_100" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="AA37" r:id="rId_hyperlink_101" tooltip="Yes" display="Yes"/>
     <hyperlink ref="AB37" r:id="rId_hyperlink_102" tooltip="Here" display="Here"/>
-    <hyperlink ref="Z38" r:id="rId_hyperlink_103" tooltip="Yes" display="Yes"/>
-[...1 lines deleted...]
-    <hyperlink ref="AB38" r:id="rId_hyperlink_105" tooltip="Here" display="Here"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>