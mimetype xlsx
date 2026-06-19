--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -494,51 +494,51 @@
   <si>
     <t>5500W
 11000W</t>
   </si>
   <si>
     <t>6600W
 8800W
 11000W
 13200W
 16500W</t>
   </si>
   <si>
     <t xml:space="preserve">5000 W
 6000 W
 8000 W
 10000 W
 12000 W </t>
   </si>
   <si>
     <t>4999W
 8000W
 10000W</t>
   </si>
   <si>
     <t>4999W
-1000W
+10000W
 15000W</t>
   </si>
   <si>
     <t>5000W
 5000W</t>
   </si>
   <si>
     <t>9999W</t>
   </si>
   <si>
     <t>9,999 W
 16,500 W
 25,000 W</t>
   </si>
   <si>
     <t>5000W
 6000W
 7500W
 9000W</t>
   </si>
   <si>
     <t>5000W</t>
   </si>
   <si>
     <t>PV Input Power</t>
@@ -4278,51 +4278,51 @@
       <c r="J13" s="1" t="s">
         <v>154</v>
       </c>
       <c r="K13" s="1" t="s">
         <v>155</v>
       </c>
       <c r="L13" s="1" t="s">
         <v>153</v>
       </c>
       <c r="M13" s="1" t="s">
         <v>153</v>
       </c>
       <c r="N13" s="1">
         <v>4</v>
       </c>
       <c r="O13" s="1">
         <v>2</v>
       </c>
       <c r="P13" s="1">
         <v>2</v>
       </c>
       <c r="Q13" s="1">
         <v>2</v>
       </c>
       <c r="R13" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S13" s="1">
         <v>2</v>
       </c>
       <c r="T13" s="1">
         <v>3</v>
       </c>
       <c r="U13" s="1">
         <v>2</v>
       </c>
       <c r="V13" s="1">
         <v>2</v>
       </c>
       <c r="W13" s="1" t="s">
         <v>156</v>
       </c>
       <c r="X13" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="14" spans="1:702">
       <c r="A14" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B14" s="1" t="s">
@@ -4654,51 +4654,51 @@
       <c r="L18" s="1" t="s">
         <v>220</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>220</v>
       </c>
       <c r="N18" s="1" t="s">
         <v>224</v>
       </c>
       <c r="O18" s="1" t="s">
         <v>220</v>
       </c>
       <c r="P18" s="1" t="s">
         <v>222</v>
       </c>
       <c r="Q18" s="1" t="s">
         <v>222</v>
       </c>
       <c r="R18" s="1" t="s">
         <v>220</v>
       </c>
       <c r="S18" s="1" t="s">
         <v>228</v>
       </c>
       <c r="T18" s="1" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="U18" s="1" t="s">
         <v>228</v>
       </c>
       <c r="V18" s="1" t="s">
         <v>228</v>
       </c>
       <c r="W18" s="1" t="s">
         <v>229</v>
       </c>
       <c r="X18" s="1" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="19" spans="1:702">
       <c r="A19" s="1" t="s">
         <v>230</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>231</v>
       </c>
       <c r="P19" s="1" t="s">