--- v1 (2026-06-19)
+++ v2 (2026-08-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
   <si>
     <t>Generated by SolarQuotes.com.au:</t>
   </si>
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Sungrow SHRS 5-6 kW</t>
   </si>
   <si>
     <t>Sungrow SHRS 8-10 kW</t>
   </si>
   <si>
     <t>Sungrow SH-RT</t>
   </si>
   <si>
     <t>Sungrow SH-T</t>
   </si>
   <si>
     <t>Fronius Gen24 PLUS SYMO</t>
   </si>
   <si>
     <t>Fronius Gen24 PLUS PRIMO</t>
   </si>
   <si>
@@ -969,53 +969,50 @@
     <t>98.4%</t>
   </si>
   <si>
     <t>99.2%</t>
   </si>
   <si>
     <t>Standby consumption</t>
   </si>
   <si>
     <t>&lt; 10W</t>
   </si>
   <si>
     <t>&lt; 15 W</t>
   </si>
   <si>
     <t>&lt; 2.5W</t>
   </si>
   <si>
     <t>TBD</t>
   </si>
   <si>
     <t>Product warranty length</t>
   </si>
   <si>
     <t>10 years</t>
-  </si>
-[...1 lines deleted...]
-    <t>5+5 years</t>
   </si>
   <si>
     <t>10 years (+2 years parts warranty for units installed up to July 2025)</t>
   </si>
   <si>
     <t>12 years</t>
   </si>
   <si>
     <t>Compatible with what battery brands?</t>
   </si>
   <si>
     <t>Sungrow</t>
   </si>
   <si>
     <t>Sungrow, others TBD</t>
   </si>
   <si>
     <t>BYD B-Box</t>
   </si>
   <si>
     <t>Goodwe</t>
   </si>
   <si>
     <t>Many - Solis website has full list</t>
   </si>
@@ -2774,51 +2771,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-shrs-hybrid.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/10/Sungrow-SHRS-8.010.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-3-phase-RT.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/sungrow-sht.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-symo-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-primo-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/07/GW_EHB_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/GW_ESA-3-10kW_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/12/GW_ET-G2_Datasheet-AU_C.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-EH3P5-10K-H-AU_AUS_V2.1_2023_04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/solax-x1-vast-datasheet-en-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/solax-x3-hybrid-g4-datasheet-en-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/EN-H1-G2-DatasheetAU-V1.5-20250702.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/EN-KH-KA-DatasheetAU-V1.6-20251009.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/EN-H3-Smart-DatasheetAU-V1.2-20250702.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/04/se-home-hub-inverter-datasheet-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/se-solaredge-home-hub-inverter-three-phase-backup-datasheet-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/WD_202404_Term_Sungrow-s-Inverters-10-Year-Limited-Warraty_V4.2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/07/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/12/goodwe-warranty-2024-11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/2025-au-warranty-terms-conditions.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/2025-au-warranty-terms-conditions.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/INVERTER-WARRANTY-AU-20251205.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/INVERTER-WARRANTY-AU-20251205.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/INVERTER-WARRANTY-AU-20251205.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/03/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/03/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solax-power-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solax-power-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fox-ess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fox-ess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fox-ess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-shrs-hybrid.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/10/Sungrow-SHRS-8.010.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-3-phase-RT.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/sungrow-sht.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-symo-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-primo-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/07/GW_EHB_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/GW_ESA-3-10kW_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/12/GW_ET-G2_Datasheet-AU_C.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-EH3P5-10K-H-AU_AUS_V2.1_2023_04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/solax-x1-vast-datasheet-en-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/solax-x3-hybrid-g4-datasheet-en-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/EN-H1-G2-DatasheetAU-V1.5-20250702.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/EN-KH-KA-DatasheetAU-V1.6-20251009.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/EN-H3-Smart-DatasheetAU-V1.2-20250702.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/04/se-home-hub-inverter-datasheet-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/12/se-solaredge-home-hub-inverter-three-phase-backup-datasheet-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/05/WD_202404_Term_Sungrow-s-Inverters-10-Year-Limited-Warraty_V4.2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/SE_ToW_EN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/SE_ToW_EN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/07/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/12/goodwe-warranty-2024-11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/2025-au-warranty-terms-conditions.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/2025-au-warranty-terms-conditions.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/INVERTER-WARRANTY-AU-20251205.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/INVERTER-WARRANTY-AU-20251205.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2026/01/INVERTER-WARRANTY-AU-20251205.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/03/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/03/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solax-power-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solax-power-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fox-ess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fox-ess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fox-ess-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:ZZ24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="1"/>
     <col min="2" max="2" width="39" customWidth="true" style="1"/>
     <col min="3" max="3" width="39" customWidth="true" style="1"/>
     <col min="4" max="4" width="39" customWidth="true" style="1"/>
     <col min="5" max="5" width="39" customWidth="true" style="1"/>
     <col min="6" max="6" width="39" customWidth="true" style="1"/>
     <col min="7" max="7" width="39" customWidth="true" style="1"/>
     <col min="8" max="8" width="39" customWidth="true" style="1"/>
     <col min="9" max="9" width="39" customWidth="true" style="1"/>
     <col min="10" max="10" width="39" customWidth="true" style="1"/>
@@ -4718,184 +4715,184 @@
       </c>
       <c r="U19" s="1" t="s">
         <v>234</v>
       </c>
       <c r="V19" s="1" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="20" spans="1:702">
       <c r="A20" s="1" t="s">
         <v>235</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>236</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>236</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>236</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>236</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>236</v>
       </c>
       <c r="K20" s="1" t="s">
         <v>236</v>
       </c>
       <c r="L20" s="1" t="s">
         <v>236</v>
       </c>
       <c r="M20" s="1" t="s">
         <v>236</v>
       </c>
       <c r="N20" s="1" t="s">
         <v>236</v>
       </c>
       <c r="O20" s="1" t="s">
         <v>236</v>
       </c>
       <c r="P20" s="1" t="s">
         <v>236</v>
       </c>
       <c r="Q20" s="1" t="s">
         <v>236</v>
       </c>
       <c r="R20" s="1" t="s">
         <v>236</v>
       </c>
       <c r="S20" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="T20" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="U20" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="V20" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="W20" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="T20" s="1" t="s">
+      <c r="X20" s="1" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="21" spans="1:702">
       <c r="A21" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="C21" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="F21" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="E21" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>234</v>
       </c>
       <c r="I21" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="K21" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="J21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="K21" s="1" t="s">
+      <c r="L21" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="L21" s="1" t="s">
+      <c r="M21" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="N21" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="M21" s="1" t="s">
+      <c r="O21" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="N21" s="1" t="s">
+      <c r="P21" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="O21" s="1" t="s">
+      <c r="Q21" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="P21" s="1" t="s">
+      <c r="R21" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="S21" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="Q21" s="1" t="s">
+      <c r="T21" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="R21" s="1" t="s">
+      <c r="U21" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="S21" s="1" t="s">
+      <c r="V21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W21" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="T21" s="1" t="s">
+      <c r="X21" s="1" t="s">
         <v>249</v>
-      </c>
-[...10 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:702">
       <c r="A22" s="1" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-shrs-hybrid.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="C22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/10/Sungrow-SHRS-8.010.0.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="D22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-3-phase-RT.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="E22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/05/sungrow-sht.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="F22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-symo-datasheet.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="G22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-primo-datasheet.pdf","Yes")</f>
         <v>Yes</v>
       </c>
@@ -4948,74 +4945,74 @@
         <v>Yes</v>
       </c>
       <c r="T22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="V22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="W22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/04/se-home-hub-inverter-datasheet-aus.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="X22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/12/se-solaredge-home-hub-inverter-three-phase-backup-datasheet-aus.pdf","Yes")</f>
         <v>Yes</v>
       </c>
     </row>
     <row r="23" spans="1:702">
       <c r="A23" s="1" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="C23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="D23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="E23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/05/WD_202404_Term_Sungrow-s-Inverters-10-Year-Limited-Warraty_V4.2.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="F23" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/SE_ToW_EN.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="G23" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/SE_ToW_EN.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="H23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/07/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-2.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="I23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2026/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-3.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="J23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/12/goodwe-warranty-2024-11.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="L23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="M23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf","Yes")</f>
         <v>Yes</v>
@@ -5045,51 +5042,51 @@
         <v>Yes</v>
       </c>
       <c r="T23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="V23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="W23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/03/solaredge-warranty.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="X23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/03/solaredge-warranty.pdf","Yes")</f>
         <v>Yes</v>
       </c>
     </row>
     <row r="24" spans="1:702">
       <c r="A24" s="1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sungrow-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="C24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sungrow-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="D24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sungrow-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="E24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sungrow-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="F24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/fronius-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="G24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/fronius-review.html","Here")</f>
         <v>Here</v>
       </c>