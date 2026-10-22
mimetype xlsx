--- v2 (2026-08-23)
+++ v3 (2026-10-22)
@@ -64,57 +64,57 @@
   <si>
     <t>GoodWe EHB Series</t>
   </si>
   <si>
     <t>GoodWe EHA series</t>
   </si>
   <si>
     <t>GoodWe ET G2 Series</t>
   </si>
   <si>
     <t>Solis S6 Series</t>
   </si>
   <si>
     <t>Sigenergy Energy Controller (single-phase)</t>
   </si>
   <si>
     <t>Sigenergy Energy Controller (three-phase)</t>
   </si>
   <si>
     <t>SolaX X1-VAST</t>
   </si>
   <si>
     <t>SolaX X3-HYBRID G4</t>
   </si>
   <si>
-    <t>Fox-ESS H1</t>
-[...5 lines deleted...]
-    <t>Fox-ESS H3 Smart</t>
+    <t>Fox ESS H1</t>
+  </si>
+  <si>
+    <t>Fox ESS KH</t>
+  </si>
+  <si>
+    <t>Fox ESS H3 Smart</t>
   </si>
   <si>
     <t>iStore Hybrid Single Phase (5-6kW)</t>
   </si>
   <si>
     <t>iStore Hybrid Single Phase (10kW)</t>
   </si>
   <si>
     <t>iStore Hybrid Three Phase (5-6 kW)</t>
   </si>
   <si>
     <t>iStore Hybrid Three Phase (10-25 kW)</t>
   </si>
   <si>
     <t>SolarEdge Home Hub Universal (single phase)</t>
   </si>
   <si>
     <t>SolarEdge Home Hub (three phase)</t>
   </si>
   <si>
     <t>Manufacturer Logo</t>
   </si>
   <si>
     <t>Product Image</t>
   </si>