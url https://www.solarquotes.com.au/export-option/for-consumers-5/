--- v0 (2026-04-04)
+++ v1 (2026-05-22)
@@ -1,213 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>Generated by SolarQuotes.com.au:</t>
   </si>
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Fronius GEN24 Primo</t>
   </si>
   <si>
-    <t>Fronius Primo</t>
-[...4 lines deleted...]
-  <si>
     <t>Sungrow SGRS Series</t>
   </si>
   <si>
     <t>Sungrow SGRT Series</t>
   </si>
   <si>
     <t>GoodWe DNS G3 Series</t>
   </si>
   <si>
     <t>GoodWe SDT-G2 Series</t>
   </si>
   <si>
-    <t>GoodWe MS Series</t>
+    <t>GoodWe MS G3 Series</t>
   </si>
   <si>
     <t>Solis S5 Series (Single phase) 5-6kW</t>
   </si>
   <si>
     <t>Solis S5 Series (Single phase) 7-10kW</t>
   </si>
   <si>
     <t>Solis S6 Series</t>
   </si>
   <si>
     <t>Sigenergy Energy Controller (single-phase)</t>
   </si>
   <si>
     <t>Sigenergy Energy Controller (three-phase)</t>
   </si>
   <si>
     <t>SolarEdge HD Wave Genesis (5-6kW)</t>
   </si>
   <si>
     <t>SolarEdge HD Wave Genesis (8.25-10kW)</t>
   </si>
   <si>
     <t>SolarEdge Three Phase</t>
   </si>
   <si>
     <t>iStore (Single phase, 5-6kW)</t>
   </si>
   <si>
     <t>iStore (Three phase, 5-6 kW)</t>
   </si>
   <si>
     <t>iStore (Three phase, 10-25 kW)</t>
   </si>
   <si>
     <t>iStore (Single phase, 10kW)</t>
   </si>
   <si>
     <t>Enphase IQ8AC</t>
   </si>
   <si>
     <t>Enphase IQ8HC</t>
-  </si>
-[...4 lines deleted...]
-    <t>GEP 5-15kW (Three phase)</t>
   </si>
   <si>
     <t>Manufacturer Logo</t>
   </si>
   <si>
     <t>Product Image</t>
   </si>
   <si>
     <t>Choose model:</t>
   </si>
   <si>
     <t xml:space="preserve">Primo GEN24 5.0
 Primo GEN24 6.0
 Primo GEN24 8.0
 Primo GEN24 10.0
-</t>
-[...16 lines deleted...]
-SYMO 15.0-3-M
 </t>
   </si>
   <si>
     <t xml:space="preserve">SG5.0RS-ADA
 SG8.0RS-ADA
 SG10.0RS-ADA
 </t>
   </si>
   <si>
     <t xml:space="preserve">SG5.0RT
 SG6.0RT
 SG7.0RT
 SG8.0RT
 SG10RT
 SG12RT
 SG15RT
 </t>
   </si>
   <si>
     <t xml:space="preserve">GW3000-DNS-30
 GW5000-DNS-30
 GW6000-DNS-30
 </t>
   </si>
   <si>
     <t xml:space="preserve">GW5K-DT
 GW6K-DT
 GW8K-DT
 GW10KT-DT
 GW12KT-DT
 GW15KT-DT
 </t>
   </si>
   <si>
-    <t xml:space="preserve">GW5000-MS
-[...2 lines deleted...]
-GW10K-MS
+    <t xml:space="preserve">GW5000-MS-30
+GW6000-MS-30
+GW8500-MS-30
+GW9900-MS-30
 </t>
   </si>
   <si>
     <t xml:space="preserve">S5-GR1P5K
 S5-GR1P6K
 </t>
   </si>
   <si>
     <t xml:space="preserve">S5-GR1P7K
 S5-GR1P8K
 S5-GR1P9K
 S5-GR1P10K
 </t>
   </si>
   <si>
     <t xml:space="preserve">S6-GR1P7K2
 S6-GR1P8K2
 </t>
   </si>
   <si>
     <t xml:space="preserve">SigenStor EC 5.0 SP
 SigenStor EC 6.0 SP
 SigenStor EC 8.0 SP
 SigenStor EC 10.0 SP
 </t>
@@ -241,86 +210,57 @@
   </si>
   <si>
     <t xml:space="preserve">IS-HYB-5000-3PH
 IS-HYB-6000-3PH
 </t>
   </si>
   <si>
     <t xml:space="preserve">IS-HYB-10000-3PH
 IS-HYB-15000-3PH
 IS-HYB-25000-3PH
 </t>
   </si>
   <si>
     <t xml:space="preserve">IS-HYB-10000-1PH
 </t>
   </si>
   <si>
     <t xml:space="preserve">IQ8AC-72-M-INT
 </t>
   </si>
   <si>
     <t xml:space="preserve">IQ8HC-72-M-INT
 </t>
   </si>
   <si>
-    <t xml:space="preserve">GEP5.0-1C-10
-[...11 lines deleted...]
-  <si>
     <t>Price (Approx. AUD price RRP inc. GST)</t>
   </si>
   <si>
     <t>$2300
 $2700
 $3,000
 $3600</t>
-  </si>
-[...14 lines deleted...]
-$4100</t>
   </si>
   <si>
     <t>$1700
 $2200
 $2300</t>
   </si>
   <si>
     <t>$1780
 $1850
 $1950
 $2100
 $2250
 $2500
 $2600</t>
   </si>
   <si>
     <t>$880
 $890
 $990</t>
   </si>
   <si>
     <t>$1300
 $1400
 $1500
 $1800
@@ -372,117 +312,90 @@
 $3,100</t>
   </si>
   <si>
     <t>$1,700
 $1,900</t>
   </si>
   <si>
     <t>$2,000
 $2,200</t>
   </si>
   <si>
     <t>$2,600
 $3,000
 $3,600</t>
   </si>
   <si>
     <t>$2,300</t>
   </si>
   <si>
     <t>$210</t>
   </si>
   <si>
     <t>$230</t>
   </si>
   <si>
-    <t>$1,000
-[...9 lines deleted...]
-  <si>
     <t>Nominal AC Power (Inverter size)</t>
   </si>
   <si>
     <t>5000W
 6000W
 8000 W
 10000 W</t>
-  </si>
-[...14 lines deleted...]
-15000W</t>
   </si>
   <si>
     <t>4999 W
 8000 W
 10000 W</t>
   </si>
   <si>
     <t>5000 W
 6000 W
 7000 W
 8000 W
 10000 W
 12000 W
 15000 W</t>
   </si>
   <si>
     <t>3000 W
 5000 W
 6000 W</t>
   </si>
   <si>
     <t>5000 W
 6000 W
 8000 W
 10000 W
 12000 W
 15000 W</t>
   </si>
   <si>
     <t>5000 W
 6000 W
 8500 W
-10000 W</t>
+9999 W</t>
   </si>
   <si>
     <t>5000 W
 6000 W</t>
   </si>
   <si>
     <t>7000 W
 8000 W
 9000 W
 10000 W</t>
   </si>
   <si>
     <t>7000 W
 8000 W</t>
   </si>
   <si>
     <t>5000 W
 6000 W
 8000 W
 10000 W</t>
   </si>
   <si>
     <t>5000 W
 10000 W
 15000 W</t>
@@ -493,299 +406,236 @@
   </si>
   <si>
     <t>5000 W
 8250 W
 10000 W</t>
   </si>
   <si>
     <t>5000W
 6000W</t>
   </si>
   <si>
     <t>9,999 W
 15,000 W
 25,000 W</t>
   </si>
   <si>
     <t>10000W</t>
   </si>
   <si>
     <t>360W</t>
   </si>
   <si>
     <t>380W</t>
   </si>
   <si>
-    <t>5000 W
-[...9 lines deleted...]
-  <si>
     <t>Max efficiency (PV to grid)</t>
   </si>
   <si>
-    <t>97.2%
-97.2%
+    <t>97.6%
+97.6%
 97.3%
 97.3%</t>
-  </si>
-[...14 lines deleted...]
-98%</t>
   </si>
   <si>
     <t>97.8%
 97.8%
 97.8%</t>
   </si>
   <si>
     <t>98.40%
 98.40%
 98.40%
 98.50%
 98.50%
 98.50%
 98.50%</t>
   </si>
   <si>
     <t>97.9%
-97.8%
-97.8%</t>
+97.9%
+97.9%</t>
   </si>
   <si>
     <t>98.2%
 98.2%
 98.2%
 98.3%
 98.3%
 98.3%</t>
   </si>
   <si>
     <t>97.7%
 97.7%
 97.7%
 97.7%</t>
   </si>
   <si>
     <t>97.6%
 97.6%</t>
   </si>
   <si>
     <t>98.0%
 98.0%
 98.0%
 98.0%</t>
   </si>
   <si>
     <t>97.7%
 97.7%</t>
   </si>
   <si>
     <t>98.0%
 98.0%
 98.0%</t>
   </si>
   <si>
     <t>99.2%
 99.2%</t>
   </si>
   <si>
-    <t>97.5%
-97.5%</t>
+    <t>98.4%
+98.4%</t>
   </si>
   <si>
     <t>98.4%
 98.4%
 98.4%</t>
   </si>
   <si>
-    <t>97.5%</t>
+    <t>98.4%</t>
   </si>
   <si>
     <t>97.3 %</t>
   </si>
   <si>
     <t>97.4 %</t>
-  </si>
-[...9 lines deleted...]
-97.6%</t>
   </si>
   <si>
     <t># of MPPT’s</t>
   </si>
   <si>
     <t>2
 2
 2
 2</t>
   </si>
   <si>
-    <t>2
-[...3 lines deleted...]
-2</t>
+    <t>3
+3
+3</t>
   </si>
   <si>
     <t>2
 2
 2
 2
 2
 2
 2</t>
   </si>
   <si>
-    <t>3
-[...3 lines deleted...]
-  <si>
     <t>2
 2
 2</t>
   </si>
   <si>
     <t>2
 2
 2
 2
 2
 2</t>
   </si>
   <si>
     <t>3
 3
 3
 3</t>
   </si>
   <si>
     <t>2
 2</t>
   </si>
   <si>
     <t>2
 2
 3
 4</t>
   </si>
   <si>
     <t>2
 4
 3</t>
   </si>
   <si>
+    <t>N/A (uses optimisers)
+N/A (uses optimisers)</t>
+  </si>
+  <si>
     <t>N/A</t>
-  </si>
-[...4 lines deleted...]
-2</t>
   </si>
   <si>
     <t>Dimensions</t>
   </si>
   <si>
     <t>530 x 474 x 165 mm
 530 x 474 x 165 mm
 595 x 529 x 180 mm
 595 x 529 x 180 mm</t>
-  </si>
-[...14 lines deleted...]
-725 x 510 x 225 mm</t>
   </si>
   <si>
     <t>490 * 340 * 170 mm
 490 * 340 * 170 mm
 490 * 340 * 170 mm</t>
   </si>
   <si>
     <t>370 * 480 * 195 mm
 370 * 480 * 195 mm
 370 * 480 * 195 mm
 370 * 480 * 195 mm
 370 * 480 * 195 mm
 370 * 480 * 195 mm
 370 * 480 * 195 mm</t>
   </si>
   <si>
-    <t>350 * 410 * 143 mm
-[...1 lines deleted...]
-354 * 433 * 147 mm</t>
+    <t>350 × 410 × 143 mm
+350 × 410 × 143 mm
+350 × 410 × 143 mm</t>
   </si>
   <si>
     <t>354 * 433 * 147 mm
 354 * 433 * 147 mm
 354 * 433 * 155 mm
 354 * 433 * 155 mm
 354 * 433 * 155 mm
 354 * 433 * 155 mm</t>
   </si>
   <si>
-    <t>511 * 415 * 175 mm
-[...1 lines deleted...]
-511 * 415 * 175 mm
+    <t>441 × 507 × 210 mm
+441 × 507 × 210 mm
+441 × 507 × 210 mm
 511 * 415 * 175 mm</t>
   </si>
   <si>
     <t>310 * 543 * 160 mm
 310 * 543 * 160 mm</t>
   </si>
   <si>
     <t>333 * 579 * 253 mm
 333 * 579 * 253 mm
 333 * 579 * 253 mm
 333 * 579 * 253 mm</t>
   </si>
   <si>
     <t>310 * 543 * 180 mm
 310 * 543 * 180 mm</t>
   </si>
   <si>
     <t>700 x 300 x 260 mm
 700 x 300 x 260 mm
 700 x 300 x 260 mm
 700 x 300 x 260 mm</t>
   </si>
   <si>
     <t>700 x 300 x 260 mm
 700 x 300 x 260 mm
@@ -798,303 +648,253 @@
   <si>
     <t>540 x 370 x 185 mm
 540 x 370 x 185 mm</t>
   </si>
   <si>
     <t>775 x 315 x 260 mm
 775 x 315 x 260 mm
 775 x 315 x 260 mm</t>
   </si>
   <si>
     <t>365 x 365 x 156 mm
 365 x 365 x 156 mm</t>
   </si>
   <si>
     <t>546 x 460 x 228 mm
 546 x 460 x 228 mm
 546 x 460 x 228 mm</t>
   </si>
   <si>
     <t>425 x 376.5 x 150 mm</t>
   </si>
   <si>
     <t xml:space="preserve">212 mm x 175 mm x 30.2 mm </t>
   </si>
   <si>
-    <t>511 × 415 × 175 mm
-[...9 lines deleted...]
-  <si>
     <t>Weight</t>
   </si>
   <si>
-    <t>16.6 kg
-16.6 kg
+    <t>15.4 kg
+15.4 kg
 21 kg
 21 kg</t>
-  </si>
-[...14 lines deleted...]
-43.4 kg</t>
   </si>
   <si>
     <t>19 kg
 19 kg
 19 kg</t>
   </si>
   <si>
     <t>18 kg
 18 kg
 18 kg
 18 kg
 18 kg
 18 kg
 21 kg</t>
   </si>
   <si>
     <t>12.8 kg
 13 kg
-13.4 kg</t>
+12.8 kg</t>
   </si>
   <si>
     <t>15 kg
 15 kg
 16 kg
 16 kg
 18 kg
 18 kg</t>
   </si>
   <si>
-    <t>22.5 kg
-[...2 lines deleted...]
-22.5 kg</t>
+    <t>19 kg
+19 kg
+19 kg
+19 kg</t>
   </si>
   <si>
     <t>12 kg
 12 kg</t>
   </si>
   <si>
     <t>18.5 kg
 18.5 kg
 18.5 kg
 18.5 kg</t>
   </si>
   <si>
     <t>13 kg
 13 kg</t>
   </si>
   <si>
     <t>18 kg
 18 kg
 36 kg
 36 kg</t>
   </si>
   <si>
-    <t>18 kg
-18 kg
+    <t>36 kg
+36 kg
 36 kg</t>
   </si>
   <si>
     <t>11.4 kg
 11.9 kg</t>
   </si>
   <si>
     <t>17.6 kg
 17.6 kg</t>
   </si>
   <si>
     <t>30 kg
 30 kg
 30 kg</t>
   </si>
   <si>
     <t>21 kg
 21 kg
 21 kg</t>
   </si>
   <si>
     <t>15 kg</t>
   </si>
   <si>
     <t>1.1 kg</t>
   </si>
   <si>
-    <t>22.5 kg
-[...9 lines deleted...]
-  <si>
     <t>Single phase or three phase?</t>
   </si>
   <si>
     <t>Single phase</t>
   </si>
   <si>
     <t>Three phase</t>
   </si>
   <si>
     <t>IP Rating</t>
   </si>
   <si>
     <t>IP 65</t>
   </si>
   <si>
     <t>IP65</t>
   </si>
   <si>
     <t>IP 66</t>
   </si>
   <si>
     <t>IP 67</t>
   </si>
   <si>
     <t>Ambient temperature range</t>
   </si>
   <si>
-    <t>'-40°C - +55°C</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">-25 - +60 °C </t>
+    <t>-40°C - +60°C</t>
   </si>
   <si>
     <t xml:space="preserve">-25 ℃ to 60 ℃ </t>
   </si>
   <si>
     <t>-25 ~ +60 deg C</t>
   </si>
   <si>
     <t>-30 ~ +60 deg C</t>
   </si>
   <si>
     <t>-25 ~ +60°C</t>
   </si>
   <si>
     <t>-30 - +60°C</t>
   </si>
   <si>
+    <t>-40ºC to +60ºC</t>
+  </si>
+  <si>
     <t>-40ºC to +65ºC</t>
   </si>
   <si>
     <t>-25°C to 60°C</t>
   </si>
   <si>
     <t>Standby consumption</t>
   </si>
   <si>
     <t>&lt; 10 W</t>
   </si>
   <si>
-    <t>&lt; 1 W</t>
-[...4 lines deleted...]
-  <si>
     <t>&lt; 3 W</t>
   </si>
   <si>
     <t>&lt; 2.5W</t>
   </si>
   <si>
     <t>Network connection</t>
   </si>
   <si>
     <t>Fronius Solar.web, Modbus TCP SunSpec, Fronius Solar API (JSON)</t>
   </si>
   <si>
     <t>WLAN, Ethernet, RS485, DI, DO</t>
   </si>
   <si>
     <t>RS485, WiFi, LAN</t>
   </si>
   <si>
     <t>RS485, Optional: Wi-Fi, GPRS</t>
   </si>
   <si>
     <t>WLAN / Fast Ethernet / RS485 / Sigen CommMod (4G/3G/2G)</t>
   </si>
   <si>
     <t>RS485, Ethernet, Wi-Fi</t>
   </si>
   <si>
     <t>2 x RS485, Ethernet, Wi-Fi(2), ZigBee for Smart Energy (optional)</t>
   </si>
   <si>
     <t>RS485; WLAN/Ethernet via Smart Dongle-WLAN-FE; 4G / 3G / 2G via Smart Dongle-4G (Optional)</t>
   </si>
   <si>
     <t>Power Line Communication (PLC)</t>
   </si>
   <si>
-    <t>Wi-Fi / RS485 / LAN</t>
-[...1 lines deleted...]
-  <si>
     <t>Warranty</t>
   </si>
   <si>
     <t>5 + 5 years</t>
   </si>
   <si>
     <t>10 years</t>
   </si>
   <si>
     <t>12 years</t>
   </si>
   <si>
     <t>10 years (+2 years parts warranty for units installed up to July 2025)</t>
   </si>
   <si>
     <t>25 years</t>
-  </si>
-[...1 lines deleted...]
-    <t>5 years</t>
   </si>
   <si>
     <t>Screen?</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Built in DC isolator?</t>
   </si>
   <si>
     <t>TBD</t>
   </si>
   <si>
     <t>Cooling (passive/fan)</t>
   </si>
   <si>
     <t>Fan</t>
   </si>
   <si>
     <t>Passive</t>
   </si>
@@ -1179,51 +979,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fronius-logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fronius-logo2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fronius-logo3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sungrow-logo-14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sungrow-logo-15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/goodwe-logo6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/goodwe-logo7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/goodwe-logo8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solis-logo9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solis-logo10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solis-logo11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sigenergy-logo12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sigenergy-logo13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solaredge-logo14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solaredge-logo15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solaredge-logo16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/istore-logo17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/istore-logo18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/istore-logo19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/istore-logo20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/enphase-logo21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/enphase-logo22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ge-logo23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ge-logo24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Fronius-gen24-primo25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fronius-primo26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Fronius-Symo27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sungrow-SGRS28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sungrow-rt29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/goodwe-dns-g330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/goodwe-sdt-g231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/goodwe-ms32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solis-s533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solis-s534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solis-s6-singlephase35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sigenergy-EC36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sigenergy-EC37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solaredge-hd-wave38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solaredge-hd-wave39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SE3phase40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/istore-1p41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/istore-1p42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/istore-3ph-lrg43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/istore-1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/enphase-iq8ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/enphase-iq8hc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gep-inverter47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gep-3p-inverter48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fronius-logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sungrow-logo-12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sungrow-logo-13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/goodwe-logo4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/goodwe-logo5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/goodwe-logo6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solis-logo7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solis-logo8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solis-logo9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sigenergy-logo10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sigenergy-logo11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solaredge-logo12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solaredge-logo13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solaredge-logo14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/istore-logo15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/istore-logo16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/istore-logo17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/istore-logo18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/enphase-logo19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/enphase-logo20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Fronius-gen24-primo21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sungrow-SGRS22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sungrow-rt23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/goodwe-dns-g324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/goodwe-sdt-g225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Goodwe-ms-g326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solis-s527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solis-s528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solis-s6-singlephase29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sigenergy-EC30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sigenergy-EC31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solaredge-hd-wave32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/solaredge-hd-wave33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SE3phase34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/istore-1p35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/istore-1p36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/istore-3ph-lrg37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/istore-1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/enphase-iq8ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/enphase-iq8hc40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>1047750</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="695325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Manufacturer Logo" descr="Manufacturer Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1786,875 +1586,635 @@
     <xdr:ext cx="1190625" cy="695325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Manufacturer Logo" descr="Manufacturer Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>21</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
-      <xdr:row>2</xdr:row>
-      <xdr:rowOff>1047750</xdr:rowOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1190625" cy="695325"/>
+    <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Manufacturer Logo" descr="Manufacturer Logo"/>
+        <xdr:cNvPr id="21" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>22</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
-      <xdr:row>2</xdr:row>
-      <xdr:rowOff>1047750</xdr:rowOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1190625" cy="695325"/>
+    <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Manufacturer Logo" descr="Manufacturer Logo"/>
+        <xdr:cNvPr id="22" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>23</xdr:col>
+      <xdr:col>3</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
-      <xdr:row>2</xdr:row>
-      <xdr:rowOff>1047750</xdr:rowOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1190625" cy="695325"/>
+    <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Manufacturer Logo" descr="Manufacturer Logo"/>
+        <xdr:cNvPr id="23" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>24</xdr:col>
+      <xdr:col>4</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
-      <xdr:row>2</xdr:row>
-      <xdr:rowOff>1047750</xdr:rowOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1190625" cy="695325"/>
+    <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Manufacturer Logo" descr="Manufacturer Logo"/>
+        <xdr:cNvPr id="24" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
+      <xdr:col>5</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>6</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
+      <xdr:col>7</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>4</xdr:col>
+      <xdr:col>8</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>5</xdr:col>
+      <xdr:col>9</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>6</xdr:col>
+      <xdr:col>10</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>7</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>8</xdr:col>
+      <xdr:col>12</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>9</xdr:col>
+      <xdr:col>13</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>14</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>11</xdr:col>
+      <xdr:col>15</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>12</xdr:col>
+      <xdr:col>16</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>13</xdr:col>
+      <xdr:col>17</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>14</xdr:col>
+      <xdr:col>18</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>15</xdr:col>
+      <xdr:col>19</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>16</xdr:col>
+      <xdr:col>20</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>481013</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Product Image" descr="Product Image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2913,51 +2473,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/fronius-gen24-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/Fronius-Primo-Datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/Fronius-Symo-Datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-sgrs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-sgRT.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/GW_DNS-G3_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-sdt-g2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/GW_MS_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/S5-GR1P3-6K.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/Datasheet_S5-GR1P7-10K-AUS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-GR1P7-8K2_AUS_V2.1_2023_04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-threephase.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/GEP-5-10kW_AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/GEP-5-20kW_AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/Fronius-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/Fronius-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Limited-Warranty-for-GE-Solar-Inverter-in-Australia-Rev-2.8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Limited-Warranty-for-GE-Solar-Inverter-in-Australia-Rev-2.8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/enphase-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/enphase-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/ge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/ge-review.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/fronius-gen24-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-sgrs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-sgRT.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/GW_DNS-G3_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-sdt-g2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/GW_MS-G3_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/S5-GR1P3-6K.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/Datasheet_S5-GR1P7-10K-AUS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-GR1P7-8K2_AUS_V2.1_2023_04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-threephase.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/enphase-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/enphase-review.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:ZZ24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="1"/>
     <col min="2" max="2" width="39" customWidth="true" style="1"/>
     <col min="3" max="3" width="39" customWidth="true" style="1"/>
     <col min="4" max="4" width="39" customWidth="true" style="1"/>
     <col min="5" max="5" width="39" customWidth="true" style="1"/>
     <col min="6" max="6" width="39" customWidth="true" style="1"/>
     <col min="7" max="7" width="39" customWidth="true" style="1"/>
     <col min="8" max="8" width="39" customWidth="true" style="1"/>
     <col min="9" max="9" width="39" customWidth="true" style="1"/>
     <col min="10" max="10" width="39" customWidth="true" style="1"/>
@@ -3706,1716 +3266,1441 @@
       </c>
       <c r="N2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="O2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="P2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="Q2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="R2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="U2" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="V2" s="1" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:702" customHeight="1" ht="220">
       <c r="A3" s="1" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
-      <c r="V3" s="1"/>
-[...2 lines deleted...]
-      <c r="Y3" s="1"/>
     </row>
     <row r="4" spans="1:702" customHeight="1" ht="230">
       <c r="A4" s="1" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
-      <c r="V4" s="1"/>
-[...2 lines deleted...]
-      <c r="Y4" s="1"/>
     </row>
     <row r="5" spans="1:702">
       <c r="A5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="H5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="I5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="K5" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="L5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="I5" s="1" t="s">
+      <c r="M5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="J5" s="1" t="s">
+      <c r="N5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="K5" s="1" t="s">
+      <c r="O5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="1" t="s">
+      <c r="P5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="M5" s="1" t="s">
+      <c r="Q5" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="1" t="s">
+      <c r="R5" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="O5" s="1" t="s">
+      <c r="S5" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="P5" s="1" t="s">
+      <c r="T5" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="Q5" s="1" t="s">
+      <c r="U5" s="1" t="s">
         <v>44</v>
-      </c>
-[...22 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:702">
       <c r="A6" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="K6" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="L6" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="E6" s="1" t="s">
+      <c r="M6" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="F6" s="1" t="s">
+      <c r="N6" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="O6" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="H6" s="1" t="s">
+      <c r="P6" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="I6" s="1" t="s">
+      <c r="Q6" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="J6" s="1" t="s">
+      <c r="R6" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="K6" s="1" t="s">
+      <c r="S6" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="L6" s="1" t="s">
+      <c r="T6" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="M6" s="1" t="s">
+      <c r="U6" s="1" t="s">
         <v>65</v>
-      </c>
-[...34 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:702">
       <c r="A7" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="M7" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="N7" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="O7" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="P7" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="Q7" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="R7" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="S7" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="F7" s="1" t="s">
+      <c r="T7" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="U7" s="1" t="s">
         <v>84</v>
-      </c>
-[...52 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:702">
       <c r="A8" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M8" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N8" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O8" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P8" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q8" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="R8" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S8" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T8" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U8" s="1" t="s">
         <v>101</v>
-      </c>
-[...70 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="9" spans="1:702">
       <c r="A9" s="1" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>130</v>
+        <v>109</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="L9" s="1" t="s">
-        <v>130</v>
+        <v>111</v>
       </c>
       <c r="M9" s="1" t="s">
-        <v>131</v>
+        <v>112</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>132</v>
+        <v>112</v>
       </c>
       <c r="O9" s="1" t="s">
-        <v>130</v>
+        <v>106</v>
       </c>
       <c r="P9" s="1" t="s">
-        <v>130</v>
+        <v>109</v>
       </c>
       <c r="Q9" s="1" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="R9" s="1" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>106</v>
+      </c>
+      <c r="S9" s="1">
+        <v>3</v>
       </c>
       <c r="T9" s="1" t="s">
-        <v>127</v>
-[...14 lines deleted...]
-        <v>134</v>
+        <v>113</v>
+      </c>
+      <c r="U9" s="1" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="10" spans="1:702">
       <c r="A10" s="1" t="s">
-        <v>135</v>
+        <v>114</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>137</v>
+        <v>116</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>138</v>
+        <v>117</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>139</v>
+        <v>118</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>140</v>
+        <v>119</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>142</v>
+        <v>121</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>143</v>
+        <v>122</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>144</v>
+        <v>123</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>145</v>
+        <v>124</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>147</v>
+        <v>126</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>148</v>
+        <v>127</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>149</v>
+        <v>128</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>150</v>
+        <v>129</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>151</v>
+        <v>129</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>152</v>
+        <v>130</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>153</v>
+        <v>132</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>154</v>
-[...11 lines deleted...]
-        <v>157</v>
+        <v>132</v>
       </c>
     </row>
     <row r="11" spans="1:702">
       <c r="A11" s="1" t="s">
-        <v>158</v>
+        <v>133</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>159</v>
+        <v>134</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>161</v>
+        <v>136</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>162</v>
+        <v>137</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>163</v>
+        <v>138</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>164</v>
+        <v>139</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>165</v>
+        <v>140</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>166</v>
+        <v>141</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="K11" s="1" t="s">
-        <v>168</v>
+        <v>143</v>
       </c>
       <c r="L11" s="1" t="s">
-        <v>169</v>
+        <v>144</v>
       </c>
       <c r="M11" s="1" t="s">
-        <v>170</v>
+        <v>145</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>171</v>
+        <v>146</v>
       </c>
       <c r="O11" s="1" t="s">
-        <v>172</v>
+        <v>147</v>
       </c>
       <c r="P11" s="1" t="s">
-        <v>173</v>
+        <v>140</v>
       </c>
       <c r="Q11" s="1" t="s">
-        <v>174</v>
+        <v>140</v>
       </c>
       <c r="R11" s="1" t="s">
-        <v>167</v>
+        <v>148</v>
       </c>
       <c r="S11" s="1" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="T11" s="1" t="s">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="U11" s="1" t="s">
-        <v>176</v>
-[...11 lines deleted...]
-        <v>179</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:702">
       <c r="A12" s="1" t="s">
-        <v>180</v>
+        <v>151</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>182</v>
+        <v>153</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>182</v>
+        <v>153</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
       <c r="K12" s="1" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
       <c r="L12" s="1" t="s">
-        <v>181</v>
+        <v>153</v>
       </c>
       <c r="M12" s="1" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
       <c r="N12" s="1" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
       <c r="O12" s="1" t="s">
-        <v>181</v>
+        <v>153</v>
       </c>
       <c r="P12" s="1" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
       <c r="Q12" s="1" t="s">
-        <v>182</v>
+        <v>153</v>
       </c>
       <c r="R12" s="1" t="s">
-        <v>181</v>
+        <v>153</v>
       </c>
       <c r="S12" s="1" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
       <c r="T12" s="1" t="s">
-        <v>182</v>
+        <v>113</v>
       </c>
       <c r="U12" s="1" t="s">
-        <v>181</v>
-[...11 lines deleted...]
-        <v>182</v>
+        <v>113</v>
       </c>
     </row>
     <row r="13" spans="1:702">
       <c r="A13" s="1" t="s">
-        <v>183</v>
+        <v>154</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>184</v>
+        <v>155</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>184</v>
+        <v>155</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>184</v>
+        <v>155</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>184</v>
+        <v>156</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>184</v>
+        <v>156</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>185</v>
+        <v>156</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>185</v>
+        <v>155</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>185</v>
+        <v>157</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>184</v>
+        <v>157</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>186</v>
+        <v>157</v>
       </c>
       <c r="L13" s="1" t="s">
-        <v>186</v>
+        <v>157</v>
       </c>
       <c r="M13" s="1" t="s">
-        <v>186</v>
+        <v>155</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>186</v>
+        <v>155</v>
       </c>
       <c r="O13" s="1" t="s">
-        <v>184</v>
+        <v>155</v>
       </c>
       <c r="P13" s="1" t="s">
-        <v>184</v>
+        <v>155</v>
       </c>
       <c r="Q13" s="1" t="s">
-        <v>184</v>
+        <v>155</v>
       </c>
       <c r="R13" s="1" t="s">
-        <v>184</v>
+        <v>157</v>
       </c>
       <c r="S13" s="1" t="s">
-        <v>184</v>
+        <v>157</v>
       </c>
       <c r="T13" s="1" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="U13" s="1" t="s">
-        <v>186</v>
-[...11 lines deleted...]
-        <v>184</v>
+        <v>158</v>
       </c>
     </row>
     <row r="14" spans="1:702">
       <c r="A14" s="1" t="s">
-        <v>188</v>
+        <v>159</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>189</v>
+        <v>160</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>189</v>
+        <v>161</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>190</v>
+        <v>161</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>191</v>
+        <v>162</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>191</v>
+        <v>163</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>192</v>
+        <v>162</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>193</v>
+        <v>164</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>192</v>
+        <v>164</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>194</v>
+        <v>164</v>
       </c>
       <c r="K14" s="1" t="s">
-        <v>194</v>
+        <v>165</v>
       </c>
       <c r="L14" s="1" t="s">
-        <v>194</v>
+        <v>165</v>
       </c>
       <c r="M14" s="1" t="s">
-        <v>195</v>
+        <v>166</v>
       </c>
       <c r="N14" s="1" t="s">
-        <v>195</v>
+        <v>166</v>
       </c>
       <c r="O14" s="1" t="s">
-        <v>196</v>
+        <v>167</v>
       </c>
       <c r="P14" s="1" t="s">
-        <v>196</v>
+        <v>168</v>
       </c>
       <c r="Q14" s="1" t="s">
-        <v>196</v>
+        <v>168</v>
       </c>
       <c r="R14" s="1" t="s">
-        <v>197</v>
+        <v>168</v>
       </c>
       <c r="S14" s="1" t="s">
-        <v>197</v>
+        <v>168</v>
       </c>
       <c r="T14" s="1" t="s">
-        <v>197</v>
+        <v>167</v>
       </c>
       <c r="U14" s="1" t="s">
-        <v>197</v>
-[...11 lines deleted...]
-        <v>194</v>
+        <v>167</v>
       </c>
     </row>
     <row r="15" spans="1:702">
       <c r="A15" s="1" t="s">
-        <v>198</v>
+        <v>169</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>199</v>
+        <v>170</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>200</v>
+        <v>171</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>171</v>
+      </c>
+      <c r="P15" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q15" s="1" t="s">
+        <v>172</v>
       </c>
       <c r="R15" s="1" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="S15" s="1" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>172</v>
       </c>
     </row>
     <row r="16" spans="1:702">
       <c r="A16" s="1" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>205</v>
+        <v>174</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>205</v>
+        <v>175</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>205</v>
+        <v>175</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>206</v>
+        <v>176</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>206</v>
+        <v>176</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>207</v>
+        <v>176</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>207</v>
+        <v>177</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>207</v>
+        <v>177</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>208</v>
+        <v>177</v>
       </c>
       <c r="K16" s="1" t="s">
-        <v>208</v>
+        <v>178</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>208</v>
+        <v>178</v>
       </c>
       <c r="M16" s="1" t="s">
-        <v>209</v>
+        <v>179</v>
       </c>
       <c r="N16" s="1" t="s">
-        <v>209</v>
+        <v>179</v>
       </c>
       <c r="O16" s="1" t="s">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="P16" s="1" t="s">
-        <v>210</v>
+        <v>181</v>
       </c>
       <c r="Q16" s="1" t="s">
-        <v>211</v>
+        <v>181</v>
       </c>
       <c r="R16" s="1" t="s">
-        <v>212</v>
+        <v>181</v>
       </c>
       <c r="S16" s="1" t="s">
-        <v>212</v>
+        <v>181</v>
       </c>
       <c r="T16" s="1" t="s">
-        <v>212</v>
+        <v>182</v>
       </c>
       <c r="U16" s="1" t="s">
-        <v>212</v>
-[...11 lines deleted...]
-        <v>214</v>
+        <v>182</v>
       </c>
     </row>
     <row r="17" spans="1:702">
       <c r="A17" s="1" t="s">
-        <v>215</v>
+        <v>183</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>216</v>
+        <v>184</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>216</v>
+        <v>185</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>216</v>
+        <v>185</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>217</v>
+        <v>185</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>217</v>
+        <v>185</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>217</v>
+        <v>185</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>217</v>
+        <v>185</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>217</v>
+        <v>185</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>217</v>
+        <v>185</v>
       </c>
       <c r="K17" s="1" t="s">
-        <v>217</v>
+        <v>185</v>
       </c>
       <c r="L17" s="1" t="s">
-        <v>217</v>
+        <v>185</v>
       </c>
       <c r="M17" s="1" t="s">
-        <v>217</v>
+        <v>186</v>
       </c>
       <c r="N17" s="1" t="s">
-        <v>217</v>
+        <v>186</v>
       </c>
       <c r="O17" s="1" t="s">
-        <v>218</v>
+        <v>186</v>
       </c>
       <c r="P17" s="1" t="s">
-        <v>218</v>
+        <v>187</v>
       </c>
       <c r="Q17" s="1" t="s">
-        <v>218</v>
+        <v>187</v>
       </c>
       <c r="R17" s="1" t="s">
-        <v>219</v>
+        <v>187</v>
       </c>
       <c r="S17" s="1" t="s">
-        <v>219</v>
+        <v>187</v>
       </c>
       <c r="T17" s="1" t="s">
-        <v>219</v>
+        <v>188</v>
       </c>
       <c r="U17" s="1" t="s">
-        <v>219</v>
-[...11 lines deleted...]
-        <v>221</v>
+        <v>188</v>
       </c>
     </row>
     <row r="18" spans="1:702">
       <c r="A18" s="1" t="s">
-        <v>222</v>
+        <v>189</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>223</v>
+        <v>190</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>224</v>
+        <v>190</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>223</v>
+        <v>191</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="K18" s="1" t="s">
-        <v>224</v>
+        <v>190</v>
       </c>
       <c r="L18" s="1" t="s">
-        <v>224</v>
+        <v>190</v>
       </c>
       <c r="M18" s="1" t="s">
-        <v>223</v>
+        <v>190</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>223</v>
+        <v>190</v>
       </c>
       <c r="O18" s="1" t="s">
-        <v>223</v>
+        <v>190</v>
       </c>
       <c r="P18" s="1" t="s">
-        <v>223</v>
+        <v>190</v>
       </c>
       <c r="Q18" s="1" t="s">
-        <v>223</v>
+        <v>190</v>
       </c>
       <c r="R18" s="1" t="s">
-        <v>223</v>
+        <v>190</v>
       </c>
       <c r="S18" s="1" t="s">
-        <v>223</v>
+        <v>190</v>
       </c>
       <c r="T18" s="1" t="s">
-        <v>223</v>
+        <v>190</v>
       </c>
       <c r="U18" s="1" t="s">
-        <v>223</v>
-[...11 lines deleted...]
-        <v>224</v>
+        <v>190</v>
       </c>
     </row>
     <row r="19" spans="1:702">
       <c r="A19" s="1" t="s">
-        <v>225</v>
+        <v>192</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>224</v>
+        <v>193</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>226</v>
+        <v>191</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="K19" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="L19" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="M19" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="N19" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="O19" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="P19" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="Q19" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="R19" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="S19" s="1" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="T19" s="1" t="s">
-        <v>224</v>
+        <v>113</v>
       </c>
       <c r="U19" s="1" t="s">
-        <v>224</v>
-[...11 lines deleted...]
-        <v>226</v>
+        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:702">
       <c r="A20" s="1" t="s">
-        <v>227</v>
+        <v>194</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>228</v>
+        <v>195</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>228</v>
+        <v>196</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>230</v>
+        <v>198</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>231</v>
+        <v>196</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="K20" s="1" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="L20" s="1" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="M20" s="1" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="N20" s="1" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="O20" s="1" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="P20" s="1" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="Q20" s="1" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="R20" s="1" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="S20" s="1" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="T20" s="1" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="U20" s="1" t="s">
-        <v>229</v>
-[...11 lines deleted...]
-        <v>229</v>
+        <v>196</v>
       </c>
     </row>
     <row r="21" spans="1:702">
       <c r="A21" s="1" t="s">
-        <v>232</v>
+        <v>199</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>226</v>
+        <v>200</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>201</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>200</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>233</v>
-[...8 lines deleted...]
-        <v>226</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:702">
       <c r="A22" s="1" t="s">
-        <v>235</v>
+        <v>202</v>
       </c>
       <c r="B22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/fronius-gen24-datasheet.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="C22" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/Fronius-Primo-Datasheet.pdf","Yes")</f>
-[...6 lines deleted...]
-      <c r="E22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-sgrs.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="F22" s="2" t="str">
+      <c r="D22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-sgRT.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="G22" s="2" t="str">
+      <c r="E22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/GW_DNS-G3_Datasheet-AU.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="H22" s="2" t="str">
+      <c r="F22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-sdt-g2.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="I22" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/GW_MS_Datasheet-AU.pdf","Yes")</f>
+      <c r="G22" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/GW_MS-G3_Datasheet-AU.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="J22" s="2" t="str">
+      <c r="H22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/S5-GR1P3-6K.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="K22" s="2" t="str">
+      <c r="I22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/Datasheet_S5-GR1P7-10K-AUS.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="L22" s="2" t="str">
+      <c r="J22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-GR1P7-8K2_AUS_V2.1_2023_04.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="M22" s="2" t="str">
+      <c r="K22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="N22" s="2" t="str">
+      <c r="L22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="O22" s="2" t="str">
+      <c r="M22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="P22" s="2" t="str">
+      <c r="N22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="Q22" s="2" t="str">
+      <c r="O22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-threephase.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="R22" s="2" t="str">
+      <c r="P22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="S22" s="2" t="str">
+      <c r="Q22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="T22" s="2" t="str">
+      <c r="R22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="U22" s="2" t="str">
+      <c r="S22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="V22" s="2" t="str">
+      <c r="T22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="W22" s="2" t="str">
+      <c r="U22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf","Yes")</f>
-        <v>Yes</v>
-[...6 lines deleted...]
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/GEP-5-20kW_AU.pdf","Yes")</f>
         <v>Yes</v>
       </c>
     </row>
     <row r="23" spans="1:702">
       <c r="A23" s="1" t="s">
-        <v>236</v>
+        <v>203</v>
       </c>
       <c r="B23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="C23" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/Fronius-warranty.pdf","Yes")</f>
-[...6 lines deleted...]
-      <c r="E23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="F23" s="2" t="str">
+      <c r="D23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty-aus.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="G23" s="2" t="str">
+      <c r="E23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="H23" s="2" t="str">
+      <c r="F23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf","Yes")</f>
         <v>Yes</v>
       </c>
+      <c r="G23" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-4.pdf","Yes")</f>
+        <v>Yes</v>
+      </c>
+      <c r="H23" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf","Yes")</f>
+        <v>Yes</v>
+      </c>
       <c r="I23" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="J23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf","Yes")</f>
-[...6 lines deleted...]
-      <c r="M23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf","Yes")</f>
         <v>Yes</v>
       </c>
+      <c r="L23" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf","Yes")</f>
+        <v>Yes</v>
+      </c>
+      <c r="M23" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf","Yes")</f>
+        <v>Yes</v>
+      </c>
       <c r="N23" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="O23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="P23" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="Q23" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="R23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="S23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T23" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
-[...6 lines deleted...]
-      <c r="V23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf","Yes")</f>
         <v>Yes</v>
       </c>
-      <c r="W23" s="2" t="str">
+      <c r="U23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf","Yes")</f>
-        <v>Yes</v>
-[...6 lines deleted...]
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/Limited-Warranty-for-GE-Solar-Inverter-in-Australia-Rev-2.8.pdf","Yes")</f>
         <v>Yes</v>
       </c>
     </row>
     <row r="24" spans="1:702">
       <c r="A24" s="1" t="s">
-        <v>237</v>
+        <v>204</v>
       </c>
       <c r="B24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/fronius-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="C24" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/fronius-review.html","Here")</f>
-[...6 lines deleted...]
-      <c r="E24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sungrow-review.html","Here")</f>
         <v>Here</v>
       </c>
+      <c r="D24" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sungrow-review.html","Here")</f>
+        <v>Here</v>
+      </c>
+      <c r="E24" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
+        <v>Here</v>
+      </c>
       <c r="F24" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sungrow-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="G24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="H24" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="I24" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="J24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html","Here")</f>
-[...6 lines deleted...]
-      <c r="M24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sigenergy-review.html","Here")</f>
         <v>Here</v>
       </c>
+      <c r="L24" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sigenergy-review.html","Here")</f>
+        <v>Here</v>
+      </c>
+      <c r="M24" s="2" t="str">
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solaredge-review.html","Here")</f>
+        <v>Here</v>
+      </c>
       <c r="N24" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sigenergy-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solaredge-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="O24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solaredge-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="P24" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solaredge-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="Q24" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/solaredge-review.html","Here")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="R24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="S24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="T24" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/istore-review.html","Here")</f>
-[...6 lines deleted...]
-      <c r="V24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/enphase-review.html","Here")</f>
         <v>Here</v>
       </c>
-      <c r="W24" s="2" t="str">
+      <c r="U24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/enphase-review.html","Here")</f>
-        <v>Here</v>
-[...6 lines deleted...]
-        <f>HYPERLINK("https://www.solarquotes.com.au/inverters/ge-review.html","Here")</f>
         <v>Here</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1" tooltip="Latest version here" display="Latest version here"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_2" tooltip="Yes" display="Yes"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_3" tooltip="Yes" display="Yes"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_4" tooltip="Yes" display="Yes"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_5" tooltip="Yes" display="Yes"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_6" tooltip="Yes" display="Yes"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_7" tooltip="Yes" display="Yes"/>
     <hyperlink ref="H22" r:id="rId_hyperlink_8" tooltip="Yes" display="Yes"/>
     <hyperlink ref="I22" r:id="rId_hyperlink_9" tooltip="Yes" display="Yes"/>
     <hyperlink ref="J22" r:id="rId_hyperlink_10" tooltip="Yes" display="Yes"/>
     <hyperlink ref="K22" r:id="rId_hyperlink_11" tooltip="Yes" display="Yes"/>
     <hyperlink ref="L22" r:id="rId_hyperlink_12" tooltip="Yes" display="Yes"/>
     <hyperlink ref="M22" r:id="rId_hyperlink_13" tooltip="Yes" display="Yes"/>
     <hyperlink ref="N22" r:id="rId_hyperlink_14" tooltip="Yes" display="Yes"/>
     <hyperlink ref="O22" r:id="rId_hyperlink_15" tooltip="Yes" display="Yes"/>
     <hyperlink ref="P22" r:id="rId_hyperlink_16" tooltip="Yes" display="Yes"/>
     <hyperlink ref="Q22" r:id="rId_hyperlink_17" tooltip="Yes" display="Yes"/>
     <hyperlink ref="R22" r:id="rId_hyperlink_18" tooltip="Yes" display="Yes"/>
     <hyperlink ref="S22" r:id="rId_hyperlink_19" tooltip="Yes" display="Yes"/>
     <hyperlink ref="T22" r:id="rId_hyperlink_20" tooltip="Yes" display="Yes"/>
     <hyperlink ref="U22" r:id="rId_hyperlink_21" tooltip="Yes" display="Yes"/>
-    <hyperlink ref="V22" r:id="rId_hyperlink_22" tooltip="Yes" display="Yes"/>
-[...50 lines deleted...]
-    <hyperlink ref="Y24" r:id="rId_hyperlink_73" tooltip="Here" display="Here"/>
+    <hyperlink ref="B23" r:id="rId_hyperlink_22" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_23" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_24" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="E23" r:id="rId_hyperlink_25" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="F23" r:id="rId_hyperlink_26" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_27" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="H23" r:id="rId_hyperlink_28" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="I23" r:id="rId_hyperlink_29" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="J23" r:id="rId_hyperlink_30" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="K23" r:id="rId_hyperlink_31" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="L23" r:id="rId_hyperlink_32" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="M23" r:id="rId_hyperlink_33" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="N23" r:id="rId_hyperlink_34" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="O23" r:id="rId_hyperlink_35" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="P23" r:id="rId_hyperlink_36" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="Q23" r:id="rId_hyperlink_37" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="R23" r:id="rId_hyperlink_38" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="S23" r:id="rId_hyperlink_39" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="T23" r:id="rId_hyperlink_40" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="U23" r:id="rId_hyperlink_41" tooltip="Yes" display="Yes"/>
+    <hyperlink ref="B24" r:id="rId_hyperlink_42" tooltip="Here" display="Here"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_43" tooltip="Here" display="Here"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_44" tooltip="Here" display="Here"/>
+    <hyperlink ref="E24" r:id="rId_hyperlink_45" tooltip="Here" display="Here"/>
+    <hyperlink ref="F24" r:id="rId_hyperlink_46" tooltip="Here" display="Here"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_47" tooltip="Here" display="Here"/>
+    <hyperlink ref="H24" r:id="rId_hyperlink_48" tooltip="Here" display="Here"/>
+    <hyperlink ref="I24" r:id="rId_hyperlink_49" tooltip="Here" display="Here"/>
+    <hyperlink ref="J24" r:id="rId_hyperlink_50" tooltip="Here" display="Here"/>
+    <hyperlink ref="K24" r:id="rId_hyperlink_51" tooltip="Here" display="Here"/>
+    <hyperlink ref="L24" r:id="rId_hyperlink_52" tooltip="Here" display="Here"/>
+    <hyperlink ref="M24" r:id="rId_hyperlink_53" tooltip="Here" display="Here"/>
+    <hyperlink ref="N24" r:id="rId_hyperlink_54" tooltip="Here" display="Here"/>
+    <hyperlink ref="O24" r:id="rId_hyperlink_55" tooltip="Here" display="Here"/>
+    <hyperlink ref="P24" r:id="rId_hyperlink_56" tooltip="Here" display="Here"/>
+    <hyperlink ref="Q24" r:id="rId_hyperlink_57" tooltip="Here" display="Here"/>
+    <hyperlink ref="R24" r:id="rId_hyperlink_58" tooltip="Here" display="Here"/>
+    <hyperlink ref="S24" r:id="rId_hyperlink_59" tooltip="Here" display="Here"/>
+    <hyperlink ref="T24" r:id="rId_hyperlink_60" tooltip="Here" display="Here"/>
+    <hyperlink ref="U24" r:id="rId_hyperlink_61" tooltip="Here" display="Here"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>