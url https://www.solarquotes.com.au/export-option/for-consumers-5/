--- v1 (2026-05-22)
+++ v2 (2026-06-13)
@@ -406,51 +406,51 @@
   </si>
   <si>
     <t>5000 W
 8250 W
 10000 W</t>
   </si>
   <si>
     <t>5000W
 6000W</t>
   </si>
   <si>
     <t>9,999 W
 15,000 W
 25,000 W</t>
   </si>
   <si>
     <t>10000W</t>
   </si>
   <si>
     <t>360W</t>
   </si>
   <si>
     <t>380W</t>
   </si>
   <si>
-    <t>Max efficiency (PV to grid)</t>
+    <t>Average efficiency</t>
   </si>
   <si>
     <t>97.6%
 97.6%
 97.3%
 97.3%</t>
   </si>
   <si>
     <t>97.8%
 97.8%
 97.8%</t>
   </si>
   <si>
     <t>98.40%
 98.40%
 98.40%
 98.50%
 98.50%
 98.50%
 98.50%</t>
   </si>
   <si>
     <t>97.9%
 97.9%
 97.9%</t>