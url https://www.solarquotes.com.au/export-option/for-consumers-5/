--- v2 (2026-06-13)
+++ v3 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>Generated by SolarQuotes.com.au:</t>
   </si>
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Fronius GEN24 Primo</t>
   </si>
   <si>
     <t>Sungrow SGRS Series</t>
   </si>
   <si>
     <t>Sungrow SGRT Series</t>
   </si>
   <si>
     <t>GoodWe DNS G3 Series</t>
   </si>
   <si>
     <t>GoodWe SDT-G2 Series</t>
   </si>
   <si>
     <t>GoodWe MS G3 Series</t>
   </si>
   <si>
@@ -751,59 +751,59 @@
   </si>
   <si>
     <t>21 kg
 21 kg
 21 kg</t>
   </si>
   <si>
     <t>15 kg</t>
   </si>
   <si>
     <t>1.1 kg</t>
   </si>
   <si>
     <t>Single phase or three phase?</t>
   </si>
   <si>
     <t>Single phase</t>
   </si>
   <si>
     <t>Three phase</t>
   </si>
   <si>
     <t>IP Rating</t>
   </si>
   <si>
+    <t>IP 66</t>
+  </si>
+  <si>
     <t>IP 65</t>
   </si>
   <si>
     <t>IP65</t>
   </si>
   <si>
-    <t>IP 66</t>
-[...1 lines deleted...]
-  <si>
     <t>IP 67</t>
   </si>
   <si>
     <t>Ambient temperature range</t>
   </si>
   <si>
     <t>-40°C - +60°C</t>
   </si>
   <si>
     <t xml:space="preserve">-25 ℃ to 60 ℃ </t>
   </si>
   <si>
     <t>-25 ~ +60 deg C</t>
   </si>
   <si>
     <t>-30 ~ +60 deg C</t>
   </si>
   <si>
     <t>-25 ~ +60°C</t>
   </si>
   <si>
     <t>-30 - +60°C</t>
   </si>
   <si>
     <t>-40ºC to +60ºC</t>
@@ -836,53 +836,50 @@
     <t>WLAN, Ethernet, RS485, DI, DO</t>
   </si>
   <si>
     <t>RS485, WiFi, LAN</t>
   </si>
   <si>
     <t>RS485, Optional: Wi-Fi, GPRS</t>
   </si>
   <si>
     <t>WLAN / Fast Ethernet / RS485 / Sigen CommMod (4G/3G/2G)</t>
   </si>
   <si>
     <t>RS485, Ethernet, Wi-Fi</t>
   </si>
   <si>
     <t>2 x RS485, Ethernet, Wi-Fi(2), ZigBee for Smart Energy (optional)</t>
   </si>
   <si>
     <t>RS485; WLAN/Ethernet via Smart Dongle-WLAN-FE; 4G / 3G / 2G via Smart Dongle-4G (Optional)</t>
   </si>
   <si>
     <t>Power Line Communication (PLC)</t>
   </si>
   <si>
     <t>Warranty</t>
-  </si>
-[...1 lines deleted...]
-    <t>5 + 5 years</t>
   </si>
   <si>
     <t>10 years</t>
   </si>
   <si>
     <t>12 years</t>
   </si>
   <si>
     <t>10 years (+2 years parts warranty for units installed up to July 2025)</t>
   </si>
   <si>
     <t>25 years</t>
   </si>
   <si>
     <t>Screen?</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Built in DC isolator?</t>
   </si>
@@ -2473,51 +2470,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/fronius-gen24-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-sgrs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-sgRT.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/GW_DNS-G3_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-sdt-g2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/GW_MS-G3_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/S5-GR1P3-6K.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/Datasheet_S5-GR1P7-10K-AUS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-GR1P7-8K2_AUS_V2.1_2023_04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-threephase.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/enphase-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/enphase-review.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/fronius-gen24-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-sgrs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-sgRT.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/GW_DNS-G3_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-sdt-g2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/GW_MS-G3_Datasheet-AU.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/S5-GR1P3-6K.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/Datasheet_S5-GR1P7-10K-AUS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Solis_datasheet_S6-GR1P7-8K2_AUS_V2.1_2023_04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-SP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/Datasheet-SigenStor-EC-TP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-hdwave-genesis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/solaredge-threephase.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/11/inverter-istore-1ph_2024-FEB24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/SE_ToW_EN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty-aus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2021/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2025/03/sigenergy-inverter-warranty-25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2020/11/solaredge-warranty.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/fronius-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sungrow-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/goodwe-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solis-(ningbo-ginlong)-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/sigenergy-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/solaredge-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/istore-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/enphase-review.html" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/inverters/enphase-review.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:ZZ24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="1"/>
     <col min="2" max="2" width="39" customWidth="true" style="1"/>
     <col min="3" max="3" width="39" customWidth="true" style="1"/>
     <col min="4" max="4" width="39" customWidth="true" style="1"/>
     <col min="5" max="5" width="39" customWidth="true" style="1"/>
     <col min="6" max="6" width="39" customWidth="true" style="1"/>
     <col min="7" max="7" width="39" customWidth="true" style="1"/>
     <col min="8" max="8" width="39" customWidth="true" style="1"/>
     <col min="9" max="9" width="39" customWidth="true" style="1"/>
     <col min="10" max="10" width="39" customWidth="true" style="1"/>
@@ -3845,99 +3842,99 @@
       </c>
       <c r="Q12" s="1" t="s">
         <v>153</v>
       </c>
       <c r="R12" s="1" t="s">
         <v>153</v>
       </c>
       <c r="S12" s="1" t="s">
         <v>152</v>
       </c>
       <c r="T12" s="1" t="s">
         <v>113</v>
       </c>
       <c r="U12" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="13" spans="1:702">
       <c r="A13" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="I13" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="J13" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="E13" s="1" t="s">
+      <c r="K13" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="M13" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="F13" s="1" t="s">
+      <c r="N13" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="O13" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="H13" s="1" t="s">
+      <c r="P13" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q13" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="R13" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="I13" s="1" t="s">
-[...11 lines deleted...]
-      <c r="M13" s="1" t="s">
+      <c r="S13" s="1" t="s">
         <v>155</v>
-      </c>
-[...16 lines deleted...]
-        <v>157</v>
       </c>
       <c r="T13" s="1" t="s">
         <v>158</v>
       </c>
       <c r="U13" s="1" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="14" spans="1:702">
       <c r="A14" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F14" s="1" t="s">
@@ -4066,325 +4063,325 @@
       </c>
       <c r="Q16" s="1" t="s">
         <v>181</v>
       </c>
       <c r="R16" s="1" t="s">
         <v>181</v>
       </c>
       <c r="S16" s="1" t="s">
         <v>181</v>
       </c>
       <c r="T16" s="1" t="s">
         <v>182</v>
       </c>
       <c r="U16" s="1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="17" spans="1:702">
       <c r="A17" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="M17" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="N17" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="E17" s="1" t="s">
+      <c r="O17" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="F17" s="1" t="s">
-[...20 lines deleted...]
-      <c r="M17" s="1" t="s">
+      <c r="P17" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="N17" s="1" t="s">
+      <c r="Q17" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="O17" s="1" t="s">
+      <c r="R17" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="P17" s="1" t="s">
+      <c r="S17" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="T17" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="Q17" s="1" t="s">
+      <c r="U17" s="1" t="s">
         <v>187</v>
-      </c>
-[...10 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="18" spans="1:702">
       <c r="A18" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="E18" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="E18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="K18" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="L18" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="M18" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="O18" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="P18" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="Q18" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="R18" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="S18" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="T18" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="U18" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="19" spans="1:702">
       <c r="A19" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="F19" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="K19" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="L19" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="M19" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="N19" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="O19" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="P19" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="Q19" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="R19" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="S19" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="T19" s="1" t="s">
         <v>113</v>
       </c>
       <c r="U19" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:702">
       <c r="A20" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="C20" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="D20" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="F20" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="E20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K20" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="L20" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="M20" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="N20" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="O20" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="P20" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="Q20" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="R20" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="S20" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="T20" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="U20" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="21" spans="1:702">
       <c r="A21" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="D21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="22" spans="1:702">
       <c r="A22" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/fronius-gen24-datasheet.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="C22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-sgrs.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="D22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-sgRT.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="E22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/GW_DNS-G3_Datasheet-AU.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="F22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-sdt-g2.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="G22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/GW_MS-G3_Datasheet-AU.pdf","Yes")</f>
         <v>Yes</v>
       </c>
@@ -4425,54 +4422,54 @@
         <v>Yes</v>
       </c>
       <c r="Q22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2020/11/inverter-istore-3ph-feb24-v2.1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="R22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10-15-25-3p-Sept24.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="S22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/11/inverter-istore-10k-tech-specs.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U22" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/enphase-iq8-datasheet.pdf","Yes")</f>
         <v>Yes</v>
       </c>
     </row>
     <row r="23" spans="1:702">
       <c r="A23" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B23" s="2" t="str">
-        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/fronius-warranty-aus.pdf","Yes")</f>
+        <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/SE_ToW_EN.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="C23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/sungrow-warranty-v3.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="D23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/sungrow-warranty-aus.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="E23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="F23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/goodwe-warranty-au.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="G23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2021/01/GOODWE-Limited-Warranty-for-Inverter-System-AUNZ-4.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="H23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/01/WARRANTY-TERMS-AND-CONDITIONS-FOR-AUSNZ-ONLY_20240802.pdf","Yes")</f>
         <v>Yes</v>
@@ -4510,51 +4507,51 @@
         <v>Yes</v>
       </c>
       <c r="Q23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="R23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="S23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2024/08/istore-pv-products-warranty-oct24-1.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="T23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf","Yes")</f>
         <v>Yes</v>
       </c>
       <c r="U23" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/wp-content/uploads/2023/06/Enphase-IQ8-Microinverter-Limited-Warranty-AUS-Effective-1-October-2024.pdf","Yes")</f>
         <v>Yes</v>
       </c>
     </row>
     <row r="24" spans="1:702">
       <c r="A24" s="1" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/fronius-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="C24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sungrow-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="D24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/sungrow-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="E24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="F24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
         <v>Here</v>
       </c>
       <c r="G24" s="2" t="str">
         <f>HYPERLINK("https://www.solarquotes.com.au/inverters/goodwe-review.html","Here")</f>
         <v>Here</v>
       </c>