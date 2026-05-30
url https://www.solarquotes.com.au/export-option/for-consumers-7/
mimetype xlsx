--- v0 (2026-04-04)
+++ v1 (2026-05-30)
@@ -91,51 +91,51 @@
   <si>
     <t>GEE Energy VPP</t>
   </si>
   <si>
     <t>Provider Logo</t>
   </si>
   <si>
     <t>Batteries approved for use</t>
   </si>
   <si>
     <t>Tesla, LG, SolarEdge</t>
   </si>
   <si>
     <t>AlphaESS, Sungrow, Sigenergy, Empower, Tesla Powerwall 2 and Powerwall 3</t>
   </si>
   <si>
     <t>Tesla Powerwall only</t>
   </si>
   <si>
     <t>TBD</t>
   </si>
   <si>
     <t>Hinen</t>
   </si>
   <si>
-    <t>Goodwe, Sungrow, LG, Alpha-ESS, Growatt</t>
+    <t>Sungrow, AlphaESS</t>
   </si>
   <si>
     <t>AlphaESS, Redback, SunGrow, SolaX, Sigenergy, SAJ, Solis_Dyeness, Ecactus</t>
   </si>
   <si>
     <t>SolaX Triple Power</t>
   </si>
   <si>
     <t>Tesla</t>
   </si>
   <si>
     <t>Alpha ESS, Redback Technologies, more to come</t>
   </si>
   <si>
     <t>LAVO</t>
   </si>
   <si>
     <t>Sungrow</t>
   </si>
   <si>
     <t>Alpha ESS, Ambrion, Eveready, GivEnergy, Goodwe, Growatt, Hive, LG Energy Solution, Redback, Sigenergy, Solaredge, Sungrow, Sunpower, Tesla</t>
   </si>
   <si>
     <t xml:space="preserve">Fox Ess, AlphaESS, Sungrow, Solis, Growatt, Neovolt. </t>
   </si>