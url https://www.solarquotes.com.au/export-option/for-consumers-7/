--- v1 (2026-05-30)
+++ v2 (2026-07-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Generated by SolarQuotes.com.au:</t>
   </si>
   <si>
     <t>VPP Provider</t>
   </si>
   <si>
     <t>Amber for batteries</t>
   </si>
   <si>
     <t>Origin Battery Lite</t>
   </si>
   <si>
     <t>AGL Bring Your Own Battery</t>
   </si>
   <si>
     <t>ENGIE VPP Advantage</t>
   </si>
   <si>
     <t>Tesla Energy Plan/Energy Locals</t>
   </si>
   <si>
     <t>Synergy Battery Rewards</t>
   </si>
   <si>
@@ -103,99 +103,100 @@
   <si>
     <t>AlphaESS, Sungrow, Sigenergy, Empower, Tesla Powerwall 2 and Powerwall 3</t>
   </si>
   <si>
     <t>Tesla Powerwall only</t>
   </si>
   <si>
     <t>TBD</t>
   </si>
   <si>
     <t>Hinen</t>
   </si>
   <si>
     <t>Sungrow, AlphaESS</t>
   </si>
   <si>
     <t>AlphaESS, Redback, SunGrow, SolaX, Sigenergy, SAJ, Solis_Dyeness, Ecactus</t>
   </si>
   <si>
     <t>SolaX Triple Power</t>
   </si>
   <si>
     <t>Tesla</t>
   </si>
   <si>
-    <t>Alpha ESS, Redback Technologies, more to come</t>
+    <t>Sigenergy, Alpha ESS and Redback Technologies</t>
   </si>
   <si>
     <t>LAVO</t>
   </si>
   <si>
     <t>Sungrow</t>
   </si>
   <si>
     <t>Alpha ESS, Ambrion, Eveready, GivEnergy, Goodwe, Growatt, Hive, LG Energy Solution, Redback, Sigenergy, Solaredge, Sungrow, Sunpower, Tesla</t>
   </si>
   <si>
     <t xml:space="preserve">Fox Ess, AlphaESS, Sungrow, Solis, Growatt, Neovolt. </t>
   </si>
   <si>
     <t>VPP subsidy</t>
   </si>
   <si>
     <t>$100 bill credit sign-on bonus. $180 bill credit per year for NSW, QLD and VIC. $280 bill credit per year for SA.</t>
   </si>
   <si>
     <t>$200 upfront + $20 monthly credit (SA/NSW/QLD)
 $100 upfront + $15 monthly credit (VIC)</t>
   </si>
   <si>
     <t>$220 "grid support credits" earned annually</t>
   </si>
   <si>
     <t>$130/kWh of storage, up to $1,300 (as part of WA's state battery rebate scheme)</t>
   </si>
   <si>
     <t>$2,000 off a battery</t>
   </si>
   <si>
     <t>Up to $450 per year.
 Automatic credit added to
 monthly Diamond Energy bill.</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>Guaranteed 'no bill' for 7 years.</t>
   </si>
   <si>
     <t>Completely free Tesla Powerwall, below-market-rate electricity rates</t>
   </si>
   <si>
-    <t>$130/kWh of storage, up to $1,300 (as part of WA's state battery rebate scheme) PLUS $1500 discount on battery purchases</t>
+    <t xml:space="preserve">NSW: For eligible new battery purchases, Plico VPP discount of $1,500. 
+WA: For eligible new battery purchases, Plico VPP discount of $1,500. In addition, eligible households may be able to access the WA state battery rebate scheme of $1,300–$3,800, and interest-free loan. </t>
   </si>
   <si>
     <t>Up to 800kWh per month free. Any additional usage at fixed low rate.  
 Usage and daily charge included on Diamond Energy bill.</t>
   </si>
   <si>
     <t xml:space="preserve">10% discount on any grid electricity usage.
 Low rate for usage from system. Usage and daily charge included on Diamond Energy bill.
 </t>
   </si>
   <si>
     <t>$15 in bill credits every month and battery optimisation.</t>
   </si>
   <si>
     <t xml:space="preserve">$25 Per Month Upfront Bill Credit (Up to $300) + $ 50 Per month for Bess2 eligible customers for 12 Months (NSW Only, eligibility criteria applies) </t>
   </si>
   <si>
     <t>Eligibility requirements</t>
   </si>
   <si>
     <t>Located in the NEM in:
 SA
 NSW
 VIC
 ACT
@@ -216,50 +217,54 @@
   </si>
   <si>
     <t>Residents of South Australia, Victoria, New South Wales, South East Queensland (Energex Network) and the Australian Capital Territory. PV system less than 15kW and no zero export restrictions in place.</t>
   </si>
   <si>
     <t>Homes in Synergy's network (south-west WA)</t>
   </si>
   <si>
     <t>Residents of SA, VIC, NSW, and QLD.</t>
   </si>
   <si>
     <t xml:space="preserve">Residential households in NSW,
 SA, VIC and QLD (Energex only).
 </t>
   </si>
   <si>
     <t>Located in NSW, SA, QLD (Energex) or VIC. Solar PV capacity 3-15kW</t>
   </si>
   <si>
     <t>Currently spend &lt; $3500/a on electricity; Have no existing solar panels or batteries installed; If in VIC, be eligible for the Solar Victoria battery subsidy; Must purchase a solar + battery system from Reposit.</t>
   </si>
   <si>
     <t>Public and eligible community housing homes</t>
   </si>
   <si>
+    <t>NSW: Residential households
+WA: Residential households in Synergy’s network (south-west WA)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Residential households in NSW, SA, VIC and QLD (Energex only). </t>
   </si>
   <si>
     <t>Residential households in NSW.</t>
   </si>
   <si>
     <t>Eligible BESS2 Residential households in NSW.</t>
   </si>
   <si>
     <t>Number of places in program</t>
   </si>
   <si>
     <t>Uncapped</t>
   </si>
   <si>
     <t>Up to 50,000 planned</t>
   </si>
   <si>
     <t>phase 4, 3000 places (phase 4 ends soon)</t>
   </si>
   <si>
     <t>8000 cap</t>
   </si>
   <si>
     <t xml:space="preserve">Uncapped </t>
@@ -290,116 +295,117 @@
   <si>
     <t>70c per kWh exported during peak periods.</t>
   </si>
   <si>
     <t>$0.55c/kWh paid for electricity fed from battery into grid during VPP events (on top of retailer feed in tariff)</t>
   </si>
   <si>
     <t>30c/kWh Battery usage credit
 between 6pm to 8am.
 Diamond Energy’s best
 available market plan.</t>
   </si>
   <si>
     <t>Free battery charging from grid between 11 AM – 2 PM
 $1 daily credit by avoiding grid usage between 6 PM – 8 PM
 15c/kWh for first 10 kWh/day exported between 6 PM – 8 PM
 If you also have an approved battery: $1/kWh on exports or 5c/kWh on imports during wholesale price spikes.</t>
   </si>
   <si>
     <t>Similar to a PPA - customer buys system outright and Reposit guarantees no bills.</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
-    <t>From 97c per kWh exported during peak periods</t>
+    <t>NSW: When households join Alinta Energy’s SunShare plan, they receive a 10c/kWh solar FiT for the first 10kWh exported each day, then 4c/kWh for remaining exports, on electricity bill. These households will also receive 50c/kWh during Plico VPP events, paid by Plico quarterly. 
+WA: Households paid three times the Synergy electricity usage tariff for solar exported during Plico VPP Events, on Synergy electricity bill.</t>
   </si>
   <si>
     <t xml:space="preserve">Diamond Energy’s best available market plan. </t>
   </si>
   <si>
     <t xml:space="preserve">Feed-in credit equal to retail plan usage rate.
 Diamond Energy’s best Single Rate plan. 
 </t>
   </si>
   <si>
     <t xml:space="preserve">12c/kWh exported for the first 15kWh daily. Standard rate applies for the remaining export. </t>
   </si>
   <si>
     <t>Variable.
 Premium Feed-in Tarff: 
 The first 10kWh exported between 5:00pm and 9:00pm + Critical Event Bonus : When electricity cost is more than $1/kwh at AEMO and we
 trigger the batteries to discharge + Zero Evening Use Discount: If your grid import is zero between 5-8 pm every day, Base FIT 0.08 for morning exports between 5 am to 9 am.</t>
   </si>
   <si>
     <t>Minimum energy storage capacity reserved for homeowner</t>
   </si>
   <si>
     <t>Set by homeowner</t>
   </si>
   <si>
     <t xml:space="preserve">200kWh maximum usage by Origin for the year. For Tesla Powerwalls, Origin leaves a minimum 20% of your battery for you to use.  For other batteries, whilst it is theoretically possible to fully discharge your battery, this would only happen very rarely.
 </t>
   </si>
   <si>
     <t>Powerwall: 20% capacity. LG Chem: Varies based on inverter settings. Others TBD</t>
   </si>
   <si>
     <t>For Tesla Powerwalls, ENGIE keeps at least 20% of your battery in reserve.
 For other battery brands and models, their VPP can technically use the full battery. However, in practice, your battery would only ever reach zero in very rare circumstances.</t>
   </si>
   <si>
     <t>20% battery energy reserved for use by homeowner; max 50 discharge cycles per year</t>
   </si>
   <si>
     <t>10% battery capacity reserved for the homeowner</t>
   </si>
   <si>
     <t>No specified reserve.</t>
   </si>
   <si>
-    <t>On a per customer basis</t>
+    <t>Chosen by customer</t>
   </si>
   <si>
     <t>Contract term length</t>
   </si>
   <si>
     <t>No lock-in contract</t>
   </si>
   <si>
     <t>Ongoing</t>
   </si>
   <si>
     <t>5 years</t>
   </si>
   <si>
     <t>No lock-in contract.
 Opt-in and out at any time.</t>
   </si>
   <si>
-    <t>If financed, contract matches finance term. For VPP only, ranges from no-lock-in, up to 5 years.</t>
+    <t>If battery system is financed, contract matches finance term. For VPP-only customers, contract ranges from no-lock-in, up to 5 years.</t>
   </si>
   <si>
     <t>No lock-in contract.
 Opt-in and out at any time. Note, LAVO Energy as a Service Lease Agreement is for a fixed term.</t>
   </si>
   <si>
     <t>No lock-in contract.
 Opt-in and out at any time.
 Note, NRN System Services Agreement is for fixed term.</t>
   </si>
   <si>
     <t>Contract cancellation fee</t>
   </si>
   <si>
     <t>$0</t>
   </si>
   <si>
     <t>Calculated according to the following formula:
 Early Termination Fees = $2,000.00 - $2,000.00 * Days
 between the VPP Services Commencement Date and the
 Termination Date / Term Length / 365</t>
   </si>
   <si>
     <t>None.</t>
   </si>
@@ -2200,333 +2206,333 @@
       <c r="E6" s="1" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>54</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>56</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>57</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>58</v>
       </c>
       <c r="K6" s="1" t="s">
         <v>59</v>
       </c>
       <c r="L6" s="1" t="s">
         <v>60</v>
       </c>
       <c r="M6" s="1" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O6" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P6" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="Q6" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:702">
       <c r="A7" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F7" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="G7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="L7" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M7" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N7" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O7" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P7" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Q7" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:702">
       <c r="A8" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K8" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L8" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M8" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N8" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O8" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P8" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="Q8" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:702">
       <c r="A9" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="L9" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M9" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N9" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="N9" s="1" t="s">
+      <c r="O9" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P9" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="O9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q9" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:702">
       <c r="A10" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M10" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O10" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P10" s="1" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q10" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:702">
       <c r="A11" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="K11" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L11" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M11" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O11" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="P11" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="Q11" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:702">
       <c r="A12" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B12" s="2" t="str">
         <f>HYPERLINK("https://www.amber.com.au/solar-and-battery","Here")</f>
         <v>Here</v>
       </c>
       <c r="C12" s="2" t="str">
         <f>HYPERLINK("https://www.originenergy.com.au/solar/battery-plans/lite/","Here")</f>
         <v>Here</v>
       </c>
       <c r="D12" s="2" t="str">
         <f>HYPERLINK("https://www.agl.com.au/residential/energy/solar-and-batteries/solar-batteries/bring-your-own-solar-battery","Here")</f>
         <v>Here</v>
       </c>
       <c r="E12" s="2" t="str">
         <f>HYPERLINK("https://engie.com.au/residential/energy-efficiency/engie-vpp/new-solar-battery","Here")</f>
         <v>Here</v>
       </c>
       <c r="F12" s="2" t="str">
         <f>HYPERLINK("https://save.energylocals.com.au/TeslaEnergyPlan-TOU/","Here")</f>
         <v>Here</v>
       </c>
       <c r="G12" s="2" t="str">
         <f>HYPERLINK("https://www.synergy.net.au/Your-home/Solar-and-battery/battery-rewards","Here")</f>
         <v>Here</v>
       </c>