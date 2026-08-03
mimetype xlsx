--- v2 (2026-07-13)
+++ v3 (2026-08-03)
@@ -14,431 +14,370 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Generated by SolarQuotes.com.au:</t>
   </si>
   <si>
     <t>VPP Provider</t>
   </si>
   <si>
     <t>Amber for batteries</t>
   </si>
   <si>
     <t>Origin Battery Lite</t>
   </si>
   <si>
     <t>AGL Bring Your Own Battery</t>
   </si>
   <si>
     <t>ENGIE VPP Advantage</t>
   </si>
   <si>
-    <t>Tesla Energy Plan/Energy Locals</t>
-[...1 lines deleted...]
-  <si>
     <t>Synergy Battery Rewards</t>
   </si>
   <si>
     <t>ShineHub</t>
   </si>
   <si>
     <t>Diamond Energy WATTBANK VPP</t>
   </si>
   <si>
     <t>Globird ZEROHERO</t>
   </si>
   <si>
     <t>Reposit No bill</t>
   </si>
   <si>
-    <t>South Australias Virtual Power Plant</t>
-[...1 lines deleted...]
-  <si>
     <t>Plico Energy VPP</t>
   </si>
   <si>
-    <t>LAVO EAAS by Diamond Energy</t>
-[...1 lines deleted...]
-  <si>
     <t>NRN VPP by Diamond Energy</t>
   </si>
   <si>
     <t>Battery Ease by EnergyAustralia</t>
   </si>
   <si>
     <t>GEE Energy VPP</t>
   </si>
   <si>
     <t>Provider Logo</t>
   </si>
   <si>
     <t>Batteries approved for use</t>
   </si>
   <si>
-    <t>Tesla, LG, SolarEdge</t>
+    <t>Tesla, LG, SolarEdge, AlphaESS, Sungrow, Sigenergy</t>
   </si>
   <si>
     <t>AlphaESS, Sungrow, Sigenergy, Empower, Tesla Powerwall 2 and Powerwall 3</t>
   </si>
   <si>
-    <t>Tesla Powerwall only</t>
-[...5 lines deleted...]
-    <t>Hinen</t>
+    <t>Eligible systems installed through ShineHub. The advertised $1/kWh VPP credit currently applies to Hinen products.</t>
   </si>
   <si>
     <t>Sungrow, AlphaESS</t>
   </si>
   <si>
-    <t>AlphaESS, Redback, SunGrow, SolaX, Sigenergy, SAJ, Solis_Dyeness, Ecactus</t>
+    <t>ZEROHERO, ZEROCHARGE and Super Export: all eligible battery brands. 
+ZEROLIMITS: AlphaESS, Anker, Neovolt, Redback, SAJ, Sigenergy, SolaX, Solis with Dyness, Sungrow and WHES/eCactus.</t>
   </si>
   <si>
     <t>SolaX Triple Power</t>
   </si>
   <si>
-    <t>Tesla</t>
-[...1 lines deleted...]
-  <si>
     <t>Sigenergy, Alpha ESS and Redback Technologies</t>
   </si>
   <si>
-    <t>LAVO</t>
-[...1 lines deleted...]
-  <si>
     <t>Sungrow</t>
   </si>
   <si>
     <t>Alpha ESS, Ambrion, Eveready, GivEnergy, Goodwe, Growatt, Hive, LG Energy Solution, Redback, Sigenergy, Solaredge, Sungrow, Sunpower, Tesla</t>
   </si>
   <si>
-    <t xml:space="preserve">Fox Ess, AlphaESS, Sungrow, Solis, Growatt, Neovolt. </t>
+    <t>Neovolt, AlphaESS, Growatt, FoxESS, Sungrow and Solis</t>
   </si>
   <si>
     <t>VPP subsidy</t>
   </si>
   <si>
-    <t>$100 bill credit sign-on bonus. $180 bill credit per year for NSW, QLD and VIC. $280 bill credit per year for SA.</t>
-[...17 lines deleted...]
-monthly Diamond Energy bill.</t>
+    <t>$200 upfront bill credit, plus $1/kWh for eligible VPP-event discharges, capped at 200kWh per year. State rebates may also apply.</t>
+  </si>
+  <si>
+    <t>$200 welcome credit; $80 per year in NSW, QLD and VIC ($20 quarterly), or $180 per year in SA ($45 quarterly); plus $1/kWh for energy charged from or discharged to the grid during eligible VPP events, capped at 250kWh per year.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NSW: $500 sign-up credit when taking eligible electricity and gas offers ($300 electricity + $200 gas), plus approximately $20/month. VIC: $300 ($100 electricity + $200 gas), plus approximately $15/month. SA: $200 electricity credit, plus approximately $20/month. </t>
+  </si>
+  <si>
+    <t>No separate VPP sign-up subsidy. Eligible Synergy customers may receive the WA Government battery rebate of $130 per usable kWh, up to $1,300.</t>
+  </si>
+  <si>
+    <t>$2,000 off an eligible upfront hybrid-system purchase, or a $20 monthly discount for 10 years on an eligible affordability plan. VPP energy is rewarded at $1/kWh, advertised as up to $300 per year.</t>
+  </si>
+  <si>
+    <t>Annual WATTBANK credit of $250–$450, depending on system size and eligibility.</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>Guaranteed 'no bill' for 7 years.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Completely free Tesla Powerwall, below-market-rate electricity rates</t>
   </si>
   <si>
     <t xml:space="preserve">NSW: For eligible new battery purchases, Plico VPP discount of $1,500. 
 WA: For eligible new battery purchases, Plico VPP discount of $1,500. In addition, eligible households may be able to access the WA state battery rebate scheme of $1,300–$3,800, and interest-free loan. </t>
-  </si>
-[...2 lines deleted...]
-Usage and daily charge included on Diamond Energy bill.</t>
   </si>
   <si>
     <t xml:space="preserve">10% discount on any grid electricity usage.
 Low rate for usage from system. Usage and daily charge included on Diamond Energy bill.
 </t>
   </si>
   <si>
     <t>$15 in bill credits every month and battery optimisation.</t>
   </si>
   <si>
-    <t xml:space="preserve">$25 Per Month Upfront Bill Credit (Up to $300) + $ 50 Per month for Bess2 eligible customers for 12 Months (NSW Only, eligibility criteria applies) </t>
+    <t>$300 welcome bonus, paid as $25 per month for 12 months.</t>
   </si>
   <si>
     <t>Eligibility requirements</t>
   </si>
   <si>
     <t>Located in the NEM in:
 SA
 NSW
 VIC
 ACT
 QLD (Energex region)</t>
   </si>
   <si>
-    <t xml:space="preserve">VIC, SA, NSW, ACT, QLD via installer partner network or BYO with existing compatible batteries. 5kWh eligible battery, 5kW solar, reliable internet connection
-[...26 lines deleted...]
-    <t>Located in NSW, SA, QLD (Energex) or VIC. Solar PV capacity 3-15kW</t>
+    <t>Available in NSW, SA, VIC, QLD and ACT. Requires a compatible battery of at least 5kWh, a compatible operational solar system of at least 5kW, a smart meter, continuous reliable internet, an active Origin electricity agreement and no life-support dependency.</t>
+  </si>
+  <si>
+    <t>AGL electricity customers in NSW, QLD, SA and VIC with an eligible battery, smart meter and reliable internet connection.</t>
+  </si>
+  <si>
+    <t>Must be an ENGIE electricity customer in NSW, VIC, SA or QLD, with a compatible battery of at least 10kWh and a solar inverter between 5kW and 15kW.</t>
+  </si>
+  <si>
+    <t>Homes in Synergy’s south-west WA network with an eligible system, at least 2.5kW inverter capacity and at least 5 kWh of eligible battery storage.</t>
+  </si>
+  <si>
+    <t>Residents of SA, VIC, NSW and QLD with an eligible system installed through ShineHub.</t>
+  </si>
+  <si>
+    <t>Residential households in NSW, SA, VIC and the Energex region of QLD. Requires at least 5kWh usable battery capacity, 5kW of solar, a 3kW inverter, smart meter, continuous internet, no life-support dependency and no participation in another VPP.</t>
+  </si>
+  <si>
+    <t>Located in NSW, SA, VIC or the Energex region of QLD, with 3–30kW of inverter capacity and 3–100kWh of battery capacity. Additional compatibility requirements apply to ZEROLIMITS.</t>
   </si>
   <si>
     <t>Currently spend &lt; $3500/a on electricity; Have no existing solar panels or batteries installed; If in VIC, be eligible for the Solar Victoria battery subsidy; Must purchase a solar + battery system from Reposit.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Public and eligible community housing homes</t>
   </si>
   <si>
     <t>NSW: Residential households
 WA: Residential households in Synergy’s network (south-west WA)</t>
   </si>
   <si>
     <t xml:space="preserve">Residential households in NSW, SA, VIC and QLD (Energex only). </t>
   </si>
   <si>
     <t>Residential households in NSW.</t>
   </si>
   <si>
-    <t>Eligible BESS2 Residential households in NSW.</t>
+    <t>Must be an existing GEE electricity customer with legal rights to a compatible solar-and-battery system, a compliant inverter, stable internet and permission for GEE or its VPP operator to control the battery. Available in NSW, VIC, QLD and SA, subject to address and network.</t>
   </si>
   <si>
     <t>Number of places in program</t>
   </si>
   <si>
     <t>Uncapped</t>
   </si>
   <si>
-    <t>Up to 50,000 planned</t>
-[...2 lines deleted...]
-    <t>phase 4, 3000 places (phase 4 ends soon)</t>
+    <t>TBD</t>
   </si>
   <si>
     <t>8000 cap</t>
   </si>
   <si>
     <t xml:space="preserve">Uncapped </t>
   </si>
   <si>
     <t>Feed-in/usage tariffs offered</t>
   </si>
   <si>
-    <t>Wholesale electricity rates - can be anywhere from negative electricity prices to up to $21/kWh</t>
-[...34 lines deleted...]
-If you also have an approved battery: $1/kWh on exports or 5c/kWh on imports during wholesale price spikes.</t>
+    <t>Wholesale electricity prices are passed through. Amber charges a $25 monthly subscription, plus applicable network and market charges.</t>
+  </si>
+  <si>
+    <t>Normal rates from the customer’s eligible Origin electricity plan apply. Battery Lite also pays $1/kWh for eligible VPP-event discharges, capped at 200kWh per year.</t>
+  </si>
+  <si>
+    <t>Customers use an eligible AGL electricity plan. VPP events pay $1/kWh for energy charged from or discharged to the grid. Eligible customers may also access AGL’s Battery Rewards plan, currently advertising 28c/kWh for exports between 5pm and 9pm.</t>
+  </si>
+  <si>
+    <t>Standard rates from the customer’s applicable ENGIE electricity plan. ENGIE may charge, discharge or hold up to 400kWh over a rolling 12-month period for applicable customers.</t>
+  </si>
+  <si>
+    <t>70c/kWh for net exports during a Battery Rewards activation event, plus energy offset credits covering eligible standby-window energy costs. Up to 30 events per year; each event can last up to six hours.</t>
+  </si>
+  <si>
+    <t>$1/kWh for eligible VPP energy, advertised as up to $300 per year. Currently applies to eligible Hinen products.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30c/kWh battery usage credit for eligible exports between 6pm and 8am. </t>
+  </si>
+  <si>
+    <t>Free standard-circuit electricity from 12pm–3pm for customers joining from 1 July 2026, subject to a 50kWh daily fair-use limit. $1 daily credit when imports remain below 0.03kWh per hour from 6pm–9pm. Total 10c/kWh for the first 15kWh exported from 6pm–9pm. ZEROLIMITS pays $1/kWh for eligible critical-event exports and 5c/kWh for critical-event imports.</t>
   </si>
   <si>
     <t>Similar to a PPA - customer buys system outright and Reposit guarantees no bills.</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>NSW: When households join Alinta Energy’s SunShare plan, they receive a 10c/kWh solar FiT for the first 10kWh exported each day, then 4c/kWh for remaining exports, on electricity bill. These households will also receive 50c/kWh during Plico VPP events, paid by Plico quarterly. 
 WA: Households paid three times the Synergy electricity usage tariff for solar exported during Plico VPP Events, on Synergy electricity bill.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Diamond Energy’s best available market plan. </t>
   </si>
   <si>
     <t xml:space="preserve">Feed-in credit equal to retail plan usage rate.
 Diamond Energy’s best Single Rate plan. 
 </t>
   </si>
   <si>
     <t xml:space="preserve">12c/kWh exported for the first 15kWh daily. Standard rate applies for the remaining export. </t>
   </si>
   <si>
     <t>Variable.
 Premium Feed-in Tarff: 
 The first 10kWh exported between 5:00pm and 9:00pm + Critical Event Bonus : When electricity cost is more than $1/kwh at AEMO and we
-trigger the batteries to discharge + Zero Evening Use Discount: If your grid import is zero between 5-8 pm every day, Base FIT 0.08 for morning exports between 5 am to 9 am.</t>
+trigger the batteries to discharge + Zero Evening Use Discount: If your grid import is zero between 5-8 pm every day, Base FIT 8c for morning exports between 5 am to 9 am.</t>
   </si>
   <si>
     <t>Minimum energy storage capacity reserved for homeowner</t>
   </si>
   <si>
-    <t>Set by homeowner</t>
-[...6 lines deleted...]
-    <t>Powerwall: 20% capacity. LG Chem: Varies based on inverter settings. Others TBD</t>
+    <t>The customer-set reserve is respected. SmartShift will not automatically export below 25% state of charge, or below a higher reserve selected by the customer.</t>
+  </si>
+  <si>
+    <t>20%</t>
+  </si>
+  <si>
+    <t>Tesla, AlphaESS, Sigenergy and Sungrow: 20%. LG and SolarEdge: up to 20%.</t>
   </si>
   <si>
     <t>For Tesla Powerwalls, ENGIE keeps at least 20% of your battery in reserve.
 For other battery brands and models, their VPP can technically use the full battery. However, in practice, your battery would only ever reach zero in very rare circumstances.</t>
   </si>
   <si>
-    <t>20% battery energy reserved for use by homeowner; max 50 discharge cycles per year</t>
+    <t>Set by homeowner</t>
   </si>
   <si>
     <t>10% battery capacity reserved for the homeowner</t>
   </si>
   <si>
     <t>No specified reserve.</t>
   </si>
   <si>
     <t>Chosen by customer</t>
   </si>
   <si>
     <t>Contract term length</t>
   </si>
   <si>
-    <t>No lock-in contract</t>
+    <t>No fixed-term lock-in. Customers must give 20 business days’ notice to leave.</t>
+  </si>
+  <si>
+    <t>12-month VPP credit period, but BYO-battery customers can leave at any time without penalty.</t>
   </si>
   <si>
     <t>Ongoing</t>
   </si>
   <si>
-    <t>5 years</t>
+    <t>Two-year initial term. After the initial term, customers may leave by giving at least 20 business days’ notice.</t>
+  </si>
+  <si>
+    <t>The VPP agreement continues until terminated. Either party may terminate with 30 days’ written notice. Separate equipment or finance agreements may have longer terms.</t>
   </si>
   <si>
     <t>No lock-in contract.
 Opt-in and out at any time.</t>
   </si>
   <si>
+    <t>No fixed VPP term stated. Subject to the applicable GloBird electricity-plan terms.</t>
+  </si>
+  <si>
+    <t>5 years</t>
+  </si>
+  <si>
     <t>If battery system is financed, contract matches finance term. For VPP-only customers, contract ranges from no-lock-in, up to 5 years.</t>
-  </si>
-[...2 lines deleted...]
-Opt-in and out at any time. Note, LAVO Energy as a Service Lease Agreement is for a fixed term.</t>
   </si>
   <si>
     <t>No lock-in contract.
 Opt-in and out at any time.
 Note, NRN System Services Agreement is for fixed term.</t>
   </si>
   <si>
     <t>Contract cancellation fee</t>
   </si>
   <si>
     <t>$0</t>
   </si>
   <si>
     <t>Calculated according to the following formula:
 Early Termination Fees = $2,000.00 - $2,000.00 * Days
 between the VPP Services Commencement Date and the
 Termination Date / Term Length / 365</t>
   </si>
   <si>
     <t>None.</t>
   </si>
   <si>
     <t>No cancellation fee.</t>
   </si>
   <si>
     <t>Varies on terms of contract</t>
-  </si>
-[...1 lines deleted...]
-    <t>None. Note, LAVO Energy as a Service Lease Agreement is for a fixed term.</t>
   </si>
   <si>
     <t>None. Note, NRN System Services Agreement is for fixed term.</t>
   </si>
   <si>
     <t>More information on brand</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -481,51 +420,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/amber-logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/origin-energy-vpp2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/agl-vpp3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/engie-logo4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tesla-vpp5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/synergy-logo6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shinehub-vpp7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/diamond-energy-logo8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/globird-logo9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/reposit-vpp10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/sa-agl11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/plico-vpp12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lavo-logo13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/diamond-nrn-logo14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/energy-australia-vpp15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gee-energy-logo16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/amber-logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/origin-energy-vpp2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/agl-vpp3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/engie-logo4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/synergy-logo5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shinehub-vpp6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/diamond-energy-logo7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/globird-logo8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/reposit-vpp9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/plico-vpp10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/diamond-nrn-logo11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/energy-australia-vpp12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gee-energy-logo13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>1047750</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="695325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Manufacturer Logo" descr="Manufacturer Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -876,140 +815,50 @@
       <xdr:rowOff>1047750</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="695325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Manufacturer Logo" descr="Manufacturer Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...88 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1255,51 +1104,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.amber.com.au/hc/en-us/articles/10015835768845-Which-batteries-are-compatible-with-SmartShift?gad_source=1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.originenergy.com.au/help-support/energy-products-and-services/batteries-and-loop-vpp/compatible-solar-batteries-and-inverter-models" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.escosa.sa.gov.au/industry/reps/overview/reps" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mactradeservices.com.au/south-australia/virtual-power-plant" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amber.com.au/solar-and-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.originenergy.com.au/solar/battery-plans/lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agl.com.au/residential/energy/solar-and-batteries/solar-batteries/bring-your-own-solar-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://engie.com.au/residential/energy-efficiency/engie-vpp/new-solar-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://save.energylocals.com.au/TeslaEnergyPlan-TOU/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synergy.net.au/Your-home/Solar-and-battery/battery-rewards" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shinehub.com.au/virtual-power-plant/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diamondenergy.com.au/diamond-energy-vpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globirdenergy.com.au/help-support/faq-vpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositpower.com/no-bill/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/consumers/solar-and-batteries/south-australias-virtual-power-plant" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plicoenergy.com.au/plicovpp" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavo.com.au/lavo-life/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nrn.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.energyaustralia.com.au/battery-ease?utm_source=solarquotes&amp;utm_medium=referral&amp;utm_campaign=battery+ease" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gee.com.au/virtual-power-plant" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solarquotes.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.amber.com.au/hc/en-us/articles/10015835768845-Which-batteries-are-compatible-with-SmartShift?gad_source=1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.originenergy.com.au/help-support/energy-products-and-services/batteries-and-loop-vpp/compatible-solar-batteries-and-inverter-models" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synergy.net.au/Global/SSL" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.escosa.sa.gov.au/industry/reps/overview/reps" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amber.com.au/solar-and-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.originenergy.com.au/solar/battery-plans/lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agl.com.au/residential/energy/solar-and-batteries/solar-batteries/bring-your-own-solar-battery" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://engie.com.au/residential/energy-efficiency/engie-vpp" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synergy.net.au/Your-home/Solar-and-battery/battery-rewards" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shinehub.com.au/virtual-power-plant/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diamondenergy.com.au/diamond-energy-vpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globirdenergy.com.au/help-support/faq-vpp/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositpower.com/no-bill/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plicoenergy.com.au/plicovpp" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nrn.com.au/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.energyaustralia.com.au/battery-ease?utm_source=solarquotes&amp;utm_medium=referral&amp;utm_campaign=battery+ease" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gee.com.au/virtual-power-plant" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:ZZ12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="1"/>
     <col min="2" max="2" width="39" customWidth="true" style="1"/>
     <col min="3" max="3" width="39" customWidth="true" style="1"/>
     <col min="4" max="4" width="39" customWidth="true" style="1"/>
     <col min="5" max="5" width="39" customWidth="true" style="1"/>
     <col min="6" max="6" width="39" customWidth="true" style="1"/>
     <col min="7" max="7" width="39" customWidth="true" style="1"/>
     <col min="8" max="8" width="39" customWidth="true" style="1"/>
     <col min="9" max="9" width="39" customWidth="true" style="1"/>
     <col min="10" max="10" width="39" customWidth="true" style="1"/>
@@ -2027,602 +1876,503 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="1" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:702" customHeight="1" ht="220">
       <c r="A3" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
-      <c r="O3" s="1"/>
-[...1 lines deleted...]
-      <c r="Q3" s="1"/>
     </row>
     <row r="4" spans="1:702">
       <c r="A4" s="1" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B4" s="2" t="str">
         <f>HYPERLINK("https://help.amber.com.au/hc/en-us/articles/10015835768845-Which-batteries-are-compatible-with-SmartShift?gad_source=1","Full list here")</f>
         <v>Full list here</v>
       </c>
       <c r="C4" s="2" t="str">
         <f>HYPERLINK("https://www.originenergy.com.au/help-support/energy-products-and-services/batteries-and-loop-vpp/compatible-solar-batteries-and-inverter-models","Full list here")</f>
         <v>Full list here</v>
       </c>
       <c r="D4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="2" t="str">
+        <f>HYPERLINK("https://www.synergy.net.au/Global/SSL","Supported Solutions List")</f>
+        <v>Supported Solutions List</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="K4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="L4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="I4" s="1" t="s">
+      <c r="M4" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="J4" s="1" t="s">
+      <c r="N4" s="1" t="s">
         <v>26</v>
-      </c>
-[...19 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:702">
       <c r="A5" s="1" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B5" s="2" t="str">
         <f>HYPERLINK("https://www.escosa.sa.gov.au/industry/reps/overview/reps","SA")</f>
         <v>SA</v>
       </c>
-      <c r="C5" s="2" t="str">
-[...1 lines deleted...]
-        <v>SA</v>
+      <c r="C5" s="1" t="s">
+        <v>28</v>
       </c>
       <c r="D5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="K5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="L5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="M5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="N5" s="1" t="s">
         <v>39</v>
-      </c>
-[...25 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:702">
       <c r="A6" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="K6" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="L6" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="M6" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="E6" s="1" t="s">
+      <c r="N6" s="1" t="s">
         <v>53</v>
-      </c>
-[...34 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:702">
       <c r="A7" s="1" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="K7" s="1" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="L7" s="1" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="M7" s="1" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="N7" s="1" t="s">
-        <v>66</v>
-[...8 lines deleted...]
-        <v>70</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:702">
       <c r="A8" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="M8" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="N8" s="1" t="s">
         <v>72</v>
-      </c>
-[...43 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:702">
       <c r="A9" s="1" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>23</v>
+        <v>79</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="L9" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="M9" s="1" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>95</v>
-[...8 lines deleted...]
-        <v>95</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:702">
       <c r="A10" s="1" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>41</v>
+        <v>86</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>23</v>
+        <v>87</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>41</v>
+        <v>90</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>103</v>
-[...8 lines deleted...]
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:702">
       <c r="A11" s="1" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>23</v>
+        <v>95</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>108</v>
+        <v>34</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>41</v>
+        <v>97</v>
       </c>
       <c r="K11" s="1" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="L11" s="1" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="M11" s="1" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>111</v>
-[...8 lines deleted...]
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:702">
       <c r="A12" s="1" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
       <c r="B12" s="2" t="str">
         <f>HYPERLINK("https://www.amber.com.au/solar-and-battery","Here")</f>
         <v>Here</v>
       </c>
       <c r="C12" s="2" t="str">
         <f>HYPERLINK("https://www.originenergy.com.au/solar/battery-plans/lite/","Here")</f>
         <v>Here</v>
       </c>
       <c r="D12" s="2" t="str">
         <f>HYPERLINK("https://www.agl.com.au/residential/energy/solar-and-batteries/solar-batteries/bring-your-own-solar-battery","Here")</f>
         <v>Here</v>
       </c>
       <c r="E12" s="2" t="str">
-        <f>HYPERLINK("https://engie.com.au/residential/energy-efficiency/engie-vpp/new-solar-battery","Here")</f>
+        <f>HYPERLINK("https://engie.com.au/residential/energy-efficiency/engie-vpp","Here")</f>
         <v>Here</v>
       </c>
       <c r="F12" s="2" t="str">
-        <f>HYPERLINK("https://save.energylocals.com.au/TeslaEnergyPlan-TOU/","Here")</f>
-[...2 lines deleted...]
-      <c r="G12" s="2" t="str">
         <f>HYPERLINK("https://www.synergy.net.au/Your-home/Solar-and-battery/battery-rewards","Here")</f>
         <v>Here</v>
       </c>
-      <c r="H12" s="2" t="str">
+      <c r="G12" s="2" t="str">
         <f>HYPERLINK("https://shinehub.com.au/virtual-power-plant/","Here")</f>
         <v>Here</v>
       </c>
-      <c r="I12" s="2" t="str">
+      <c r="H12" s="2" t="str">
         <f>HYPERLINK("https://diamondenergy.com.au/diamond-energy-vpp/","Here")</f>
         <v>Here</v>
       </c>
-      <c r="J12" s="2" t="str">
+      <c r="I12" s="2" t="str">
         <f>HYPERLINK("https://www.globirdenergy.com.au/help-support/faq-vpp/","Here")</f>
         <v>Here</v>
       </c>
-      <c r="K12" s="2" t="str">
+      <c r="J12" s="2" t="str">
         <f>HYPERLINK("https://repositpower.com/no-bill/","Here")</f>
         <v>Here</v>
       </c>
-      <c r="L12" s="2" t="str">
-[...3 lines deleted...]
-      <c r="M12" s="2" t="str">
+      <c r="K12" s="2" t="str">
         <f>HYPERLINK("https://www.plicoenergy.com.au/plicovpp","Here")</f>
         <v>Here</v>
       </c>
-      <c r="N12" s="2" t="str">
-[...3 lines deleted...]
-      <c r="O12" s="2" t="str">
+      <c r="L12" s="2" t="str">
         <f>HYPERLINK("https://nrn.com.au/","Here")</f>
         <v>Here</v>
       </c>
-      <c r="P12" s="2" t="str">
+      <c r="M12" s="2" t="str">
         <f>HYPERLINK("https://home.energyaustralia.com.au/battery-ease?utm_source=solarquotes&amp;utm_medium=referral&amp;utm_campaign=battery+ease","Here")</f>
         <v>Here</v>
       </c>
-      <c r="Q12" s="2" t="str">
+      <c r="N12" s="2" t="str">
         <f>HYPERLINK("https://gee.com.au/virtual-power-plant","Here")</f>
         <v>Here</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1" tooltip="Latest version here" display="Latest version here"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_2" tooltip="Full list here" display="Full list here"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3" tooltip="Full list here" display="Full list here"/>
-    <hyperlink ref="B5" r:id="rId_hyperlink_4" tooltip="SA" display="SA"/>
-    <hyperlink ref="C5" r:id="rId_hyperlink_5" tooltip="SA" display="SA"/>
+    <hyperlink ref="F4" r:id="rId_hyperlink_4" tooltip="Supported Solutions List" display="Supported Solutions List"/>
+    <hyperlink ref="B5" r:id="rId_hyperlink_5" tooltip="SA" display="SA"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_6" tooltip="Here" display="Here"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_7" tooltip="Here" display="Here"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_8" tooltip="Here" display="Here"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_9" tooltip="Here" display="Here"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_10" tooltip="Here" display="Here"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_11" tooltip="Here" display="Here"/>
     <hyperlink ref="H12" r:id="rId_hyperlink_12" tooltip="Here" display="Here"/>
     <hyperlink ref="I12" r:id="rId_hyperlink_13" tooltip="Here" display="Here"/>
     <hyperlink ref="J12" r:id="rId_hyperlink_14" tooltip="Here" display="Here"/>
     <hyperlink ref="K12" r:id="rId_hyperlink_15" tooltip="Here" display="Here"/>
     <hyperlink ref="L12" r:id="rId_hyperlink_16" tooltip="Here" display="Here"/>
     <hyperlink ref="M12" r:id="rId_hyperlink_17" tooltip="Here" display="Here"/>
     <hyperlink ref="N12" r:id="rId_hyperlink_18" tooltip="Here" display="Here"/>
-    <hyperlink ref="O12" r:id="rId_hyperlink_19" tooltip="Here" display="Here"/>
-[...1 lines deleted...]
-    <hyperlink ref="Q12" r:id="rId_hyperlink_21" tooltip="Here" display="Here"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>