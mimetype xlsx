--- v3 (2026-08-03)
+++ v4 (2026-08-26)
@@ -182,111 +182,108 @@
     <t>Must be an ENGIE electricity customer in NSW, VIC, SA or QLD, with a compatible battery of at least 10kWh and a solar inverter between 5kW and 15kW.</t>
   </si>
   <si>
     <t>Homes in Synergy’s south-west WA network with an eligible system, at least 2.5kW inverter capacity and at least 5 kWh of eligible battery storage.</t>
   </si>
   <si>
     <t>Residents of SA, VIC, NSW and QLD with an eligible system installed through ShineHub.</t>
   </si>
   <si>
     <t>Residential households in NSW, SA, VIC and the Energex region of QLD. Requires at least 5kWh usable battery capacity, 5kW of solar, a 3kW inverter, smart meter, continuous internet, no life-support dependency and no participation in another VPP.</t>
   </si>
   <si>
     <t>Located in NSW, SA, VIC or the Energex region of QLD, with 3–30kW of inverter capacity and 3–100kWh of battery capacity. Additional compatibility requirements apply to ZEROLIMITS.</t>
   </si>
   <si>
     <t>Currently spend &lt; $3500/a on electricity; Have no existing solar panels or batteries installed; If in VIC, be eligible for the Solar Victoria battery subsidy; Must purchase a solar + battery system from Reposit.</t>
   </si>
   <si>
     <t>NSW: Residential households
 WA: Residential households in Synergy’s network (south-west WA)</t>
   </si>
   <si>
     <t xml:space="preserve">Residential households in NSW, SA, VIC and QLD (Energex only). </t>
   </si>
   <si>
-    <t>Residential households in NSW.</t>
+    <t>Eligible NSW residential EnergyAustralia electricity customers with a compatible battery/system, remotely-read smart meter and reliable internet connection.</t>
   </si>
   <si>
     <t>Must be an existing GEE electricity customer with legal rights to a compatible solar-and-battery system, a compliant inverter, stable internet and permission for GEE or its VPP operator to control the battery. Available in NSW, VIC, QLD and SA, subject to address and network.</t>
   </si>
   <si>
     <t>Number of places in program</t>
   </si>
   <si>
     <t>Uncapped</t>
   </si>
   <si>
     <t>TBD</t>
-  </si>
-[...1 lines deleted...]
-    <t>8000 cap</t>
   </si>
   <si>
     <t xml:space="preserve">Uncapped </t>
   </si>
   <si>
     <t>Feed-in/usage tariffs offered</t>
   </si>
   <si>
     <t>Wholesale electricity prices are passed through. Amber charges a $25 monthly subscription, plus applicable network and market charges.</t>
   </si>
   <si>
     <t>Normal rates from the customer’s eligible Origin electricity plan apply. Battery Lite also pays $1/kWh for eligible VPP-event discharges, capped at 200kWh per year.</t>
   </si>
   <si>
     <t>Customers use an eligible AGL electricity plan. VPP events pay $1/kWh for energy charged from or discharged to the grid. Eligible customers may also access AGL’s Battery Rewards plan, currently advertising 28c/kWh for exports between 5pm and 9pm.</t>
   </si>
   <si>
     <t>Standard rates from the customer’s applicable ENGIE electricity plan. ENGIE may charge, discharge or hold up to 400kWh over a rolling 12-month period for applicable customers.</t>
   </si>
   <si>
     <t>70c/kWh for net exports during a Battery Rewards activation event, plus energy offset credits covering eligible standby-window energy costs. Up to 30 events per year; each event can last up to six hours.</t>
   </si>
   <si>
     <t>$1/kWh for eligible VPP energy, advertised as up to $300 per year. Currently applies to eligible Hinen products.</t>
   </si>
   <si>
     <t xml:space="preserve">30c/kWh battery usage credit for eligible exports between 6pm and 8am. </t>
   </si>
   <si>
     <t>Free standard-circuit electricity from 12pm–3pm for customers joining from 1 July 2026, subject to a 50kWh daily fair-use limit. $1 daily credit when imports remain below 0.03kWh per hour from 6pm–9pm. Total 10c/kWh for the first 15kWh exported from 6pm–9pm. ZEROLIMITS pays $1/kWh for eligible critical-event exports and 5c/kWh for critical-event imports.</t>
   </si>
   <si>
     <t>Similar to a PPA - customer buys system outright and Reposit guarantees no bills.</t>
   </si>
   <si>
     <t>NSW: When households join Alinta Energy’s SunShare plan, they receive a 10c/kWh solar FiT for the first 10kWh exported each day, then 4c/kWh for remaining exports, on electricity bill. These households will also receive 50c/kWh during Plico VPP events, paid by Plico quarterly. 
 WA: Households paid three times the Synergy electricity usage tariff for solar exported during Plico VPP Events, on Synergy electricity bill.</t>
   </si>
   <si>
     <t xml:space="preserve">Feed-in credit equal to retail plan usage rate.
 Diamond Energy’s best Single Rate plan. 
 </t>
   </si>
   <si>
-    <t xml:space="preserve">12c/kWh exported for the first 15kWh daily. Standard rate applies for the remaining export. </t>
+    <t>8c/kWh for the first 10kWh exported daily, regardless of time of day. Standard rate applies to the remaining export.</t>
   </si>
   <si>
     <t>Variable.
 Premium Feed-in Tarff: 
 The first 10kWh exported between 5:00pm and 9:00pm + Critical Event Bonus : When electricity cost is more than $1/kwh at AEMO and we
 trigger the batteries to discharge + Zero Evening Use Discount: If your grid import is zero between 5-8 pm every day, Base FIT 8c for morning exports between 5 am to 9 am.</t>
   </si>
   <si>
     <t>Minimum energy storage capacity reserved for homeowner</t>
   </si>
   <si>
     <t>The customer-set reserve is respected. SmartShift will not automatically export below 25% state of charge, or below a higher reserve selected by the customer.</t>
   </si>
   <si>
     <t>20%</t>
   </si>
   <si>
     <t>Tesla, AlphaESS, Sigenergy and Sungrow: 20%. LG and SolarEdge: up to 20%.</t>
   </si>
   <si>
     <t>For Tesla Powerwalls, ENGIE keeps at least 20% of your battery in reserve.
 For other battery brands and models, their VPP can technically use the full battery. However, in practice, your battery would only ever reach zero in very rare circumstances.</t>
   </si>
   <si>
     <t>Set by homeowner</t>
@@ -313,50 +310,53 @@
     <t>Ongoing</t>
   </si>
   <si>
     <t>Two-year initial term. After the initial term, customers may leave by giving at least 20 business days’ notice.</t>
   </si>
   <si>
     <t>The VPP agreement continues until terminated. Either party may terminate with 30 days’ written notice. Separate equipment or finance agreements may have longer terms.</t>
   </si>
   <si>
     <t>No lock-in contract.
 Opt-in and out at any time.</t>
   </si>
   <si>
     <t>No fixed VPP term stated. Subject to the applicable GloBird electricity-plan terms.</t>
   </si>
   <si>
     <t>5 years</t>
   </si>
   <si>
     <t>If battery system is financed, contract matches finance term. For VPP-only customers, contract ranges from no-lock-in, up to 5 years.</t>
   </si>
   <si>
     <t>No lock-in contract.
 Opt-in and out at any time.
 Note, NRN System Services Agreement is for fixed term.</t>
+  </si>
+  <si>
+    <t>No lock-in contract. 30 days' written notice to leave.</t>
   </si>
   <si>
     <t>Contract cancellation fee</t>
   </si>
   <si>
     <t>$0</t>
   </si>
   <si>
     <t>Calculated according to the following formula:
 Early Termination Fees = $2,000.00 - $2,000.00 * Days
 between the VPP Services Commencement Date and the
 Termination Date / Term Length / 365</t>
   </si>
   <si>
     <t>None.</t>
   </si>
   <si>
     <t>No cancellation fee.</t>
   </si>
   <si>
     <t>Varies on terms of contract</t>
   </si>
   <si>
     <t>None. Note, NRN System Services Agreement is for fixed term.</t>
   </si>
@@ -2069,183 +2069,183 @@
       <c r="E7" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>55</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>56</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="1" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="1" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:702">
       <c r="A8" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="C8" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="E8" s="1" t="s">
+      <c r="F8" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="F8" s="1" t="s">
+      <c r="G8" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="H8" s="1" t="s">
+      <c r="I8" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="I8" s="1" t="s">
+      <c r="J8" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="J8" s="1" t="s">
+      <c r="K8" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="K8" s="1" t="s">
+      <c r="L8" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="L8" s="1" t="s">
+      <c r="M8" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="M8" s="1" t="s">
+      <c r="N8" s="1" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:702">
       <c r="A9" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C9" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="E9" s="1" t="s">
+      <c r="F9" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="F9" s="1" t="s">
+      <c r="G9" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="H9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I9" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>56</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="L9" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M9" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="N9" s="1" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:702">
       <c r="A10" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="F10" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="F10" s="1" t="s">
+      <c r="G10" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="H10" s="1" t="s">
+      <c r="I10" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="I10" s="1" t="s">
+      <c r="J10" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="J10" s="1" t="s">
+      <c r="K10" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="K10" s="1" t="s">
+      <c r="L10" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="L10" s="1" t="s">
+      <c r="M10" s="1" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="N10" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:702">
       <c r="A11" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="1" t="s">